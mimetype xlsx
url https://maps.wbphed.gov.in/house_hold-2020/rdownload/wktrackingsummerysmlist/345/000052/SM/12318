--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,68 +165,50 @@
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Quotation of New service connection at Chongra w/s scheme PH I at Moyna Block in the District of Purba Medinipur under MMD PHE Dte. (App ID 2004653990 Con ID 204255037)</t>
   </si>
   <si>
     <t>BILL/00235/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-32</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New service connection at Chongra w/s scheme PH II at Moyna Block in the District of Purba Medinipur under MMD PHE Dte. (App ID 2004653966 Con ID 204255035)</t>
   </si>
   <si>
     <t>BILL/00240/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-33</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for CHONGRA and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001362/2022-2023</t>
   </si>
   <si>
     <t>2373/W/MMD</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
@@ -639,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1064,203 +1046,140 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>0.83</v>
+        <v>23.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...26 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>100.4</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>