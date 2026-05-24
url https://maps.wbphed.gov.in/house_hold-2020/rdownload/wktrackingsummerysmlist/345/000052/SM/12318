--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -845,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1085,88 +1085,88 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>23.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.15</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>100.4</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>14.48</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>14.43</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>