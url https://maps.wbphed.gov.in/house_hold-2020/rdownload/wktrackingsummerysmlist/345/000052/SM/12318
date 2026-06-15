--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,89 @@
     <t>BP-2024-25-33</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for CHONGRA and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001362/2022-2023</t>
   </si>
   <si>
     <t>2373/W/MMD</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos { 1. CHONGRA PWSS( PUMP HOUSE -1) , 2. BASANTA CHAK PWSS( PUMP HOUSE 1 &amp; 2), 3. GOKUL NAGAR PWSS( PUMP HOUSE 1 &amp; 2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2025-2026</t>
+  </si>
+  <si>
+    <t>57/RWS/TSD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1099,87 +1138,213 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>23.68</v>
       </c>
       <c r="Q8" s="4">
         <v>13.53</v>
       </c>
       <c r="R8" s="4">
         <v>57.15</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>10310.59</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>287.31</v>
+      </c>
+      <c r="R10" s="4">
+        <v>2.79</v>
+      </c>
+      <c r="S10" s="4">
+        <v>75</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>10411.83</v>
+      </c>
+      <c r="P11" s="8">
+        <v>301.8</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>