--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,198 +80,198 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>CHONGRA AND ADJOINING MOUJAS PWSS at Moyna Block.</t>
+  </si>
+  <si>
+    <t>SM/12318</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for CHONGRA and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001362/2022-2023</t>
+  </si>
+  <si>
+    <t>2373/W/MMD</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>CHONGRA AND ADJOINING MOUJAS PWSS at Moyna Block.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000176/2022-2023</t>
   </si>
   <si>
     <t>2434/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 300 cum RCC OHR at Chongra PWSS at Moyna Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000880/2023-2024</t>
   </si>
   <si>
     <t>202/TD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>1561/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation of New service connection at Chongra w/s scheme PH I at Moyna Block in the District of Purba Medinipur under MMD PHE Dte. (App ID 2004653990 Con ID 204255037)</t>
   </si>
   <si>
     <t>BILL/00235/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-32</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New service connection at Chongra w/s scheme PH II at Moyna Block in the District of Purba Medinipur under MMD PHE Dte. (App ID 2004653966 Con ID 204255035)</t>
   </si>
   <si>
     <t>BILL/00240/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-33</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for CHONGRA and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Instalation of display Board at 5 nos { 1. CHONGRA PWSS( PUMP HOUSE -1) , 2. BASANTA CHAK PWSS( PUMP HOUSE 1 &amp; 2), 3. GOKUL NAGAR PWSS( PUMP HOUSE 1 &amp; 2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000212/2025-2026</t>
   </si>
   <si>
     <t>57/RWS/TSD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
-  </si>
-[...19 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -800,538 +800,538 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>39.7</v>
+        <v>23.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>10310.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>281.96</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>2.73</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.88</v>
+        <v>39.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>15.26</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>8.93</v>
+        <v>11.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>23.68</v>
+        <v>15.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.53</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>57.15</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.83</v>
+        <v>8.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>10310.59</v>
+        <v>0.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>287.31</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>2.79</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>10411.83</v>
       </c>
       <c r="P11" s="8">
-        <v>301.8</v>
+        <v>296.45</v>
       </c>
       <c r="Q11" s="8">
-        <v>2.9</v>
+        <v>2.85</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>