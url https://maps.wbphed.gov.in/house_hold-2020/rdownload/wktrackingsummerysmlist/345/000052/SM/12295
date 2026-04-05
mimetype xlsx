--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,65 @@
     <t>ORD/000890/2022-2023</t>
   </si>
   <si>
     <t>3244/TD</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Soil investigation &amp; R.C.C. Elevated Reservoir of capacity 300cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.(PART-E)</t>
   </si>
   <si>
     <t>ORD/000208/2023-2024</t>
   </si>
   <si>
     <t>417/TD</t>
   </si>
   <si>
     <t>20/04/2025</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
+    <t>Earth work in filling by carried earth and Construction of link Road for Naichanpur and its adjoining mouzas new Piped Water Supply Scheme within Moyna Block, under Tamluk Sub-Divn. of Tamluk Division. P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000654/2023-2024</t>
+  </si>
+  <si>
+    <t>2619/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1423,87 +1438,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>113.16</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>46</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P13" s="4">
+        <v>9.57</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>69</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>21817.8</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>