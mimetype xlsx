--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,74 +207,50 @@
     <t>Naichanpur W/S scheme PH-II Application No.-2004543088 Ref.-204175260</t>
   </si>
   <si>
     <t>BILL/03268/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-513</t>
   </si>
   <si>
     <t>Laying distribution System, Construction of Boundary wall at 1st. &amp; 2nd. Tube well site, Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room, interconnection with laying of 150 mm dia &amp; 200 mm dia DI(K-9) Rising main and Accommodate FHTC (638 nos) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-C)</t>
   </si>
   <si>
     <t>ORD/000212/2023-2024</t>
   </si>
   <si>
     <t>416/TD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying distribution System, Construction of Pump House &amp; Accommodate FHTC (375 nos) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-A)</t>
   </si>
   <si>
     <t>ORD/000890/2022-2023</t>
   </si>
   <si>
     <t>3244/TD</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Soil investigation &amp; R.C.C. Elevated Reservoir of capacity 300cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.(PART-E)</t>
   </si>
   <si>
     <t>ORD/000208/2023-2024</t>
   </si>
   <si>
     <t>417/TD</t>
   </si>
@@ -708,73 +684,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -995,54 +971,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>64.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>32.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.29</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1235,353 +1211,290 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>140.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>117.64</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="S9" s="4">
         <v>74</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>90.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.65</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>90.18</v>
+        <v>113.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>90.05</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.57</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>113.16</v>
+        <v>9.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.35</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>66.42</v>
       </c>
       <c r="S12" s="4">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>478.04</v>
+      </c>
+      <c r="P13" s="8">
+        <v>331.01</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>69.24</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>