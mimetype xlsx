--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,89 @@
     <t>ORD/000208/2023-2024</t>
   </si>
   <si>
     <t>417/TD</t>
   </si>
   <si>
     <t>20/04/2025</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
   </si>
   <si>
     <t>Earth work in filling by carried earth and Construction of link Road for Naichanpur and its adjoining mouzas new Piped Water Supply Scheme within Moyna Block, under Tamluk Sub-Divn. of Tamluk Division. P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000654/2023-2024</t>
   </si>
   <si>
     <t>2619/TD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Surging of existing 2nd Tube well with using air compressor of Naichhanpur water supply scheme in Moyna Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000946/2025-2026</t>
+  </si>
+  <si>
+    <t>70/TSD</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,73 +723,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1414,87 +1453,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P12" s="4">
         <v>9.57</v>
       </c>
       <c r="Q12" s="4">
         <v>6.35</v>
       </c>
       <c r="R12" s="4">
         <v>66.42</v>
       </c>
       <c r="S12" s="4">
         <v>69</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>47.62</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="S13" s="4">
+        <v>11</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.61</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>21818.41</v>
+      </c>
+      <c r="P15" s="8">
+        <v>378.64</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>