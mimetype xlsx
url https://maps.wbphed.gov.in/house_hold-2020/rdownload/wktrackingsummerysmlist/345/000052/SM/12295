--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,246 +80,246 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>NAICHHANPUR AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12295</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying distribution System &amp; Accommodate FHTC (500 nos) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.(PART-B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000891/2022-2023</t>
+  </si>
+  <si>
+    <t>3245/TD</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>ADHIKARY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>NAICHHANPUR AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for NAICHHANPUR AND ADJOINING MOUJAS PWSS, Block Moyna, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000168/2023-2024</t>
   </si>
   <si>
     <t>1411/W/MMD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>P.K.ENGINEERING</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
+    <t>Soil investigation &amp; R.C.C. Elevated Reservoir of capacity 300cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.(PART-E)</t>
+  </si>
+  <si>
+    <t>ORD/000208/2023-2024</t>
+  </si>
+  <si>
+    <t>417/TD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
+    <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
+    <t>Laying distribution System, Construction of Pump House &amp; Accommodate FHTC (375 nos) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000890/2022-2023</t>
+  </si>
+  <si>
+    <t>3244/TD</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Earth work in filling by carried earth and Construction of link Road for Naichanpur and its adjoining mouzas new Piped Water Supply Scheme within Moyna Block, under Tamluk Sub-Divn. of Tamluk Division. P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000654/2023-2024</t>
+  </si>
+  <si>
+    <t>2619/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>KRISHNENDU SEKHAR DAS</t>
+  </si>
+  <si>
+    <t>Laying distribution System, Construction of Boundary wall at 1st. &amp; 2nd. Tube well site, Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room, interconnection with laying of 150 mm dia &amp; 200 mm dia DI(K-9) Rising main and Accommodate FHTC (638 nos) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000212/2023-2024</t>
+  </si>
+  <si>
+    <t>416/TD</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000327/2022-2023</t>
   </si>
   <si>
     <t>2989/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution System &amp; Accommodate FHTC (500 nos) with allied works under JJM for Naichhanpur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.(PART-B)</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000010/2024-2025</t>
   </si>
   <si>
     <t>1568/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>Naichanpur W/S scheme Ph-I Application No.-204543058 Ref.-204175259</t>
   </si>
   <si>
     <t>BILL/03267/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-514</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Naichanpur W/S scheme PH-II Application No.-2004543088 Ref.-204175260</t>
   </si>
   <si>
     <t>BILL/03268/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-513</t>
-  </si>
-[...85 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Surging of existing 2nd Tube well with using air compressor of Naichhanpur water supply scheme in Moyna Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000946/2025-2026</t>
   </si>
   <si>
     <t>70/TSD</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -885,768 +885,768 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.53</v>
+        <v>64.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>32.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.29</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>16.3</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>42.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>64.64</v>
+        <v>27.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>32.51</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>50.29</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>9.32</v>
+        <v>113.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>90.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>79.57</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.78</v>
+        <v>90.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.65</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>4.51</v>
+        <v>9.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.35</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>66.42</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>140.04</v>
       </c>
       <c r="Q9" s="4">
         <v>117.64</v>
       </c>
       <c r="R9" s="4">
         <v>84</v>
       </c>
       <c r="S9" s="4">
         <v>74</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>90.18</v>
+        <v>16.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>84.46</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>93.65</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>113.16</v>
+        <v>9.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>90.05</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>79.57</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>9.57</v>
+        <v>2.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.35</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>66.42</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>4.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>47.62</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
         <v>0.61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>21818.41</v>
       </c>
       <c r="P15" s="8">
-        <v>378.64</v>
+        <v>373.36</v>
       </c>
       <c r="Q15" s="8">
-        <v>1.74</v>
+        <v>1.71</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>