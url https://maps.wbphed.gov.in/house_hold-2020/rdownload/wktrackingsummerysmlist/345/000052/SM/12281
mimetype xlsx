--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,68 +243,50 @@
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection at Mayachar w/s scheme PH I in the district of Purba Medinipur (Application no 1007526112, Ref ID 106467554)</t>
   </si>
   <si>
     <t>BILL/03781/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-711</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Mayachar w/s scheme PH II in the district of Purba Medinipur (Application no 1007525986, Ref ID 106467535)</t>
   </si>
   <si>
     <t>BILL/03780/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-712</t>
-  </si>
-[...16 lines deleted...]
-    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,73 +675,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1360,150 +1342,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>6.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>281.82</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>