--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -899,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>61.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.66</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -962,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>165.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>28.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.17</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1025,54 +1025,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>21.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1088,54 +1088,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1151,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1362,54 +1362,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>281.82</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>80.32</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>28.5</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>