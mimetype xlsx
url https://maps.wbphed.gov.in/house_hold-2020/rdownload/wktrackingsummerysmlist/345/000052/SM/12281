--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,86 @@
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection at Mayachar w/s scheme PH I in the district of Purba Medinipur (Application no 1007526112, Ref ID 106467554)</t>
   </si>
   <si>
     <t>BILL/03781/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-711</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Mayachar w/s scheme PH II in the district of Purba Medinipur (Application no 1007525986, Ref ID 106467535)</t>
   </si>
   <si>
     <t>BILL/03780/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-712</t>
+  </si>
+  <si>
+    <t>Ground water based Mayachar Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>576/TD</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Ground water based Mayachar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000129/2023-2024</t>
+  </si>
+  <si>
+    <t>260/TD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>MADAN MOHAN MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1342,87 +1378,213 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>6.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>139.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>104.51</v>
+      </c>
+      <c r="R12" s="4">
+        <v>74.7</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>24.93</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>17.53</v>
+      </c>
+      <c r="R13" s="4">
+        <v>70.33</v>
+      </c>
+      <c r="S13" s="4">
+        <v>75</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>446.65</v>
+      </c>
+      <c r="P14" s="8">
+        <v>202.36</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>45.31</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>