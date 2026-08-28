--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,249 +80,249 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Mahisadal</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>MAYACHAR AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12281</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for MAYACHAR and ADJOINING MOUJAS, Block ¿ Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001397/2022-2023</t>
+  </si>
+  <si>
+    <t>2408/W/MMD</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>S.G.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>MAYACHAR AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000897/2022-2023</t>
+  </si>
+  <si>
+    <t>3347/TD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Ground water based Mayachar Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>576/TD</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Ground water based Mayachar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 150 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000630/2023-2024</t>
+  </si>
+  <si>
+    <t>2438/TD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>17/03/2024</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ground water based Mayachar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000129/2023-2024</t>
+  </si>
+  <si>
+    <t>260/TD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>MADAN MOHAN MAITY</t>
+  </si>
+  <si>
+    <t>Installation of display board at 4 (four) nos work site under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-III) [Chaitanyapur Zone-I PWSS, Dwariberia PWSS, Natshal Lakshya Zone-I PWSS &amp; Mayachar PWSS]</t>
+  </si>
+  <si>
+    <t>ORD/000831/2023-2024</t>
+  </si>
+  <si>
+    <t>619/HSD,</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>SANTANU PATTANAYAK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000332/2022-2023</t>
   </si>
   <si>
     <t>2983/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
-[...85 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 150 cum RCC OHR at Mayachar PWSS at Mahishadal Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000151/2024-2025</t>
   </si>
   <si>
     <t>2062/TD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000156/2023-2024</t>
   </si>
   <si>
     <t>135/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
+    <t>Quotation for new service connection at Mayachar w/s scheme PH II in the district of Purba Medinipur (Application no 1007525986, Ref ID 106467535)</t>
+  </si>
+  <si>
+    <t>BILL/03780/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-712</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Mayachar w/s scheme PH I in the district of Purba Medinipur (Application no 1007526112, Ref ID 106467554)</t>
   </si>
   <si>
     <t>BILL/03781/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-711</t>
-  </si>
-[...49 lines deleted...]
-    <t>MADAN MOHAN MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,696 +851,696 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.88</v>
+        <v>21.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>61.77</v>
       </c>
       <c r="Q4" s="4">
         <v>28.82</v>
       </c>
       <c r="R4" s="4">
         <v>46.66</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>165.66</v>
+        <v>139.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>28.45</v>
+        <v>104.51</v>
       </c>
       <c r="R5" s="4">
-        <v>17.17</v>
+        <v>74.7</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>21.6</v>
+        <v>165.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.27</v>
+        <v>28.45</v>
       </c>
       <c r="R6" s="4">
-        <v>98.45</v>
+        <v>17.17</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.83</v>
+        <v>24.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.83</v>
+        <v>17.53</v>
       </c>
       <c r="R7" s="4">
-        <v>99.62</v>
+        <v>70.33</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>0.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.95</v>
+        <v>0.83</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>99.62</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>8.04</v>
+        <v>12.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>3.89</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>6.18</v>
+        <v>8.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>139.9</v>
+        <v>6.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>104.51</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>74.7</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>24.93</v>
+        <v>3.89</v>
       </c>
       <c r="Q13" s="4">
-        <v>17.53</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>70.33</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>446.65</v>