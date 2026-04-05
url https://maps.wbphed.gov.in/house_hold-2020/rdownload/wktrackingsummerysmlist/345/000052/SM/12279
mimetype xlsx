--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,135 +188,90 @@
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>M/S SYCHROTECH INDUSTRY</t>
   </si>
   <si>
     <t>Pump House and Rising main, under Augmentation of Contai Saline Area Zone-III (Phase-B) PWSS within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000605/2023-2024</t>
   </si>
   <si>
     <t>2199/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>S B ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Contai Saline Area Water Supply Scheme (Zone- I) under Tamluk Division, PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Contai Saline Area (Zone-III) (Phase-B) PWSS to Accommodate FHTC in Contai-I and III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001918/2022-2023</t>
   </si>
   <si>
     <t>822/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>P.K.ENGINEERING</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between NACHINDA-KANTHI Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Contai Saline Area Zone-I (Phase-A) Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (TD-46/09-10)</t>
   </si>
   <si>
     <t>ORD/000559/2024-2025</t>
   </si>
   <si>
     <t>141/CSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SUBHENDU HAZRA</t>
-  </si>
-[...16 lines deleted...]
-    <t>JASODA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1181,376 +1136,201 @@
         <v>25.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>5.82</v>
+        <v>40.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>8.67</v>
+        <v>1.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...33 lines deleted...]
-      <c r="M11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1544.55</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>