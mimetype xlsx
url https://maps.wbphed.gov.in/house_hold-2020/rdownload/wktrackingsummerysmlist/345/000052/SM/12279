--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,95 @@
     <t>24/03/2023</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>P.K.ENGINEERING</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between NACHINDA-KANTHI Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Contai Saline Area Zone-I (Phase-A) Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (TD-46/09-10)</t>
   </si>
   <si>
     <t>ORD/000559/2024-2025</t>
   </si>
   <si>
     <t>141/CSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SUBHENDU HAZRA</t>
+  </si>
+  <si>
+    <t>Renovation work of Spiral Staircase, Support UC Post For Raising Main line , Shutter Gate of Office Cum Godown at Contai Saline Area Zone -III ( Phase-A) W/S Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000570/2024-2025</t>
+  </si>
+  <si>
+    <t>2447/CSD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SREE DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of display Board of Contai State Welfare Home PWSS at 1 nos TW site , Contai Municipalty PWSS at 1 nos TW site , Contai S.A. ZONE - III (Ghatua store ) PWSS at 1 nos TW site in Contai - I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000301/2025-2026</t>
+  </si>
+  <si>
+    <t>1600/CSD</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Installation of display Board of Contai Saline Area Zone III (Zone-A) Augmentation PWSS at 4 nos. TW Site, Contai Saline Area Zone III (Zone-B) Augmentation PWSS at 1 no TW site in Contai-I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipurDistrict.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2025-2026</t>
+  </si>
+  <si>
+    <t>1587/CSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,73 +705,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -992,54 +1037,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>1059.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>828.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.15</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1098,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>57.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>30.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>52.73</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1159,54 @@
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>25.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>19.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>79.34</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1175,54 +1220,54 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>40.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>28.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>70.91</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1250,87 +1295,270 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>1.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1546.84</v>
+      </c>
+      <c r="P14" s="8">
+        <v>907.19</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>58.65</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>