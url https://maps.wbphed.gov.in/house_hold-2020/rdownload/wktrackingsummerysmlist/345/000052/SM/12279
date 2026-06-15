--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,119 @@
     <t>Installation of display Board of Contai State Welfare Home PWSS at 1 nos TW site , Contai Municipalty PWSS at 1 nos TW site , Contai S.A. ZONE - III (Ghatua store ) PWSS at 1 nos TW site in Contai - I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipur District.</t>
   </si>
   <si>
     <t>ORD/000301/2025-2026</t>
   </si>
   <si>
     <t>1600/CSD</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Installation of display Board of Contai Saline Area Zone III (Zone-A) Augmentation PWSS at 4 nos. TW Site, Contai Saline Area Zone III (Zone-B) Augmentation PWSS at 1 no TW site in Contai-I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipurDistrict.</t>
   </si>
   <si>
     <t>ORD/000286/2025-2026</t>
   </si>
   <si>
     <t>1587/CSD</t>
+  </si>
+  <si>
+    <t>Laying of Damaged HDPE Pipe line of 180 mm dia with allied works under Augmentation of Contai Saline area Zone-III( Phase-B) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(N.P.-1074 -1084 Part)</t>
+  </si>
+  <si>
+    <t>ORD/000358/2025-2026</t>
+  </si>
+  <si>
+    <t>1342/CSD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>JASODA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-III Of CONTAI S.A.REJ.(PHASE-B) W/S Scheme under MMD, PHE, Dte. Block- CONTAI-I, WBSEDCL SUPPLY OFFICE: PICHABANI C.C.C. Ref. Memo No- 2005120731/QUOT/03 DT. 07-03-2025 Application NO- 2005120731 Application type-New connection Consumer Id- 204554509</t>
+  </si>
+  <si>
+    <t>BILL/04973/2024-2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Contai Saline Area Water Supply Scheme (Zone- I) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2022-2023</t>
+  </si>
+  <si>
+    <t>47/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Contai Saline Area Water Supply Scheme (Zone- III) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2022-2023</t>
+  </si>
+  <si>
+    <t>48/TD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,73 +774,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1478,87 +1547,374 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>0.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>60.85</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.26</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.82</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P18" s="4">
+        <v>8.67</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1626.33</v>
+      </c>
+      <c r="P19" s="8">
+        <v>907.19</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>55.78</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>