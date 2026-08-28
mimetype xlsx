--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,303 +89,303 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Contai Saline Area (Zone-III) (Phase-B) PWSS to Accommodate FHTC in Contai-I &amp; III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/12279</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (4893 Nos) with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Contai Saline Area Zone-III (Phase-B) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000513/2022-2023</t>
+  </si>
+  <si>
+    <t>2063/TD</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Contai Saline Area Water Supply Scheme (Zone- III) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2022-2023</t>
+  </si>
+  <si>
+    <t>48/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Contai Saline Area Water Supply Scheme (Zone- I) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2022-2023</t>
+  </si>
+  <si>
+    <t>47/TD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000108/2022-2023</t>
+  </si>
+  <si>
+    <t>1664/TD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well of Augmentation of Contai Saline Area Zone-III (Phase-B) Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well of Augmentation of Contai Saline Area Zone-III (Phase-B) Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well of Augmentation of Contai Saline Area Zone-III (Phase-B) Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000667/2022-2023</t>
+  </si>
+  <si>
+    <t>2340/TD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Contai Saline Area (Zone-III) (Phase-B) PWSS to Accommodate FHTC in Contai-I and III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001918/2022-2023</t>
+  </si>
+  <si>
+    <t>822/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>P.K.ENGINEERING</t>
+  </si>
+  <si>
+    <t>Pump House and Rising main, under Augmentation of Contai Saline Area Zone-III (Phase-B) PWSS within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000605/2023-2024</t>
+  </si>
+  <si>
+    <t>2199/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>S B ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000029/2023-2024</t>
   </si>
   <si>
     <t>614/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>Contai S.A Zone -III W/S scheme PH-II Application no.-2004474775 ref.-204117777</t>
   </si>
   <si>
     <t>BILL/03195/2023-2024</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC (4893 Nos) with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Contai Saline Area Zone-III (Phase-B) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
-[...80 lines deleted...]
-    <t>P.K.ENGINEERING</t>
+    <t>Renovation work of Spiral Staircase, Support UC Post For Raising Main line , Shutter Gate of Office Cum Godown at Contai Saline Area Zone -III ( Phase-A) W/S Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Dist. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000570/2024-2025</t>
+  </si>
+  <si>
+    <t>2447/CSD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SREE DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between NACHINDA-KANTHI Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Contai Saline Area Zone-I (Phase-A) Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (TD-46/09-10)</t>
   </si>
   <si>
     <t>ORD/000559/2024-2025</t>
   </si>
   <si>
     <t>141/CSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SUBHENDU HAZRA</t>
   </si>
   <si>
-    <t>Renovation work of Spiral Staircase, Support UC Post For Raising Main line , Shutter Gate of Office Cum Godown at Contai Saline Area Zone -III ( Phase-A) W/S Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Dist. Purba Medinipur.</t>
-[...14 lines deleted...]
-    <t>M/S SREE DURGA ENTERPRISE</t>
+    <t>Laying of Damaged HDPE Pipe line of 180 mm dia with allied works under Augmentation of Contai Saline area Zone-III( Phase-B) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(N.P.-1074 -1084 Part)</t>
+  </si>
+  <si>
+    <t>ORD/000358/2025-2026</t>
+  </si>
+  <si>
+    <t>1342/CSD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>JASODA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of display Board of Contai Saline Area Zone III (Zone-A) Augmentation PWSS at 4 nos. TW Site, Contai Saline Area Zone III (Zone-B) Augmentation PWSS at 1 no TW site in Contai-I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipurDistrict.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2025-2026</t>
+  </si>
+  <si>
+    <t>1587/CSD</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
   </si>
   <si>
     <t>Installation of display Board of Contai State Welfare Home PWSS at 1 nos TW site , Contai Municipalty PWSS at 1 nos TW site , Contai S.A. ZONE - III (Ghatua store ) PWSS at 1 nos TW site in Contai - I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipur District.</t>
   </si>
   <si>
     <t>ORD/000301/2025-2026</t>
   </si>
   <si>
     <t>1600/CSD</t>
   </si>
   <si>
-    <t>19/06/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
-    <t>Installation of display Board of Contai Saline Area Zone III (Zone-A) Augmentation PWSS at 4 nos. TW Site, Contai Saline Area Zone III (Zone-B) Augmentation PWSS at 1 no TW site in Contai-I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipurDistrict.</t>
-[...40 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-III Of CONTAI S.A.REJ.(PHASE-B) W/S Scheme under MMD, PHE, Dte. Block- CONTAI-I, WBSEDCL SUPPLY OFFICE: PICHABANI C.C.C. Ref. Memo No- 2005120731/QUOT/03 DT. 07-03-2025 Application NO- 2005120731 Application type-New connection Consumer Id- 204554509</t>
   </si>
   <si>
     <t>BILL/04973/2024-2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>48/TD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,965 +912,965 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>30.14</v>
+        <v>1059.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>828.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>325.57</v>
+        <v>8.67</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>4.72</v>
+        <v>5.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>1059.62</v>
+        <v>325.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>828.04</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>78.15</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>57.41</v>
       </c>
       <c r="Q7" s="4">
         <v>30.27</v>
       </c>
       <c r="R7" s="4">
         <v>52.73</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>25.16</v>
+        <v>40.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.96</v>
+        <v>28.91</v>
       </c>
       <c r="R8" s="4">
-        <v>79.34</v>
+        <v>70.91</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>40.78</v>
+        <v>25.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>28.91</v>
+        <v>19.96</v>
       </c>
       <c r="R9" s="4">
-        <v>70.91</v>
+        <v>79.34</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>1.16</v>
+        <v>30.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.96</v>
+        <v>4.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.5</v>
+        <v>0.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.83</v>
+        <v>60.85</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>1.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>60.85</v>
+        <v>0.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4"/>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="P16" s="4">
-        <v>3.26</v>
+        <v>0.83</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>5.82</v>
+        <v>0.5</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="P18" s="4">
-        <v>8.67</v>
+        <v>3.26</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1626.33</v>