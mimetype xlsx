--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,72 +185,108 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>612/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Contai Saline Area Zone-II Water Supply Scheme within Contai-I &amp; III Dev. Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000500/2022-2023</t>
   </si>
   <si>
     <t>1972/TD</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>28/04/2026</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE A UNIT OF SAKET TREXIM PVT. LTD.</t>
   </si>
   <si>
     <t>Repairing and Renovation of Boundary Wall, Construction of Pump house and allied works of Augmentation of Contai Saline Area Zone-II Water Supply Scheme within Contai- I Block under Contai Sub-Division of Tamluk Division P.H.E. DTE. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000112/2024-2025</t>
   </si>
   <si>
     <t>1906/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>SK. NUR ISLAM</t>
+  </si>
+  <si>
+    <t>Dismantling chlorinator room &amp; Staff quater at Head Work Site/ Reserver site of Contai Saline Area Zone-II PWSS under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>2487/TD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>S R TRADING CORPORATION</t>
+  </si>
+  <si>
+    <t>Installation of display Board of Contai Saline Area Zone II Augmentation PWSS at 2 no TW site , Sapai Augmentation PWSS at 1 no TW site in Contai-I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000268/2025-2026</t>
+  </si>
+  <si>
+    <t>1569/CSD</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -861,54 +897,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -922,54 +958,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>72.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="S5" s="4">
         <v>63</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1097,54 +1133,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>938.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>272.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>29.06</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1172,87 +1208,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>45.39</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.45</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1419.78</v>
+      </c>
+      <c r="P12" s="8">
+        <v>292.89</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>20.63</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>