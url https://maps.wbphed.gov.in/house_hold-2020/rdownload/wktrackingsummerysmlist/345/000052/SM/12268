--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,59 @@
     <t>02/08/2024</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>S R TRADING CORPORATION</t>
   </si>
   <si>
     <t>Installation of display Board of Contai Saline Area Zone II Augmentation PWSS at 2 no TW site , Sapai Augmentation PWSS at 1 no TW site in Contai-I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipur District.</t>
   </si>
   <si>
     <t>ORD/000268/2025-2026</t>
   </si>
   <si>
     <t>1569/CSD</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Installation of display Board of Contai Saline Area Zone III (Zone-B) Augmentation PWSS at 2 nos. TW Site, Contai Saline Area Zone II Augmentation PWSS at 3 no TW site in Contai-I Block for JJM works for Open Land within Contai Sub-Division under Tamluk Division, PHE Dte. PurbaMedinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2025-2026</t>
+  </si>
+  <si>
+    <t>1568/CSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1330,87 +1339,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>0.5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1420.61</v>
+      </c>
+      <c r="P13" s="8">
+        <v>292.89</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>20.62</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>