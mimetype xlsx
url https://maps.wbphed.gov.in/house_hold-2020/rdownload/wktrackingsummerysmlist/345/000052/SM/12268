--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,56 +110,74 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Renovation work of Spiral stair and related works for R.C.C. Over Head Reservoir of capacity 60000 Gallons at Keshurkunda mouza within Contai S.A. Zone-II W/S Scheme under Contai Sub-Division of Tamluk Division, P.H.E.Dte. Dist. Purba Medinipur.( 2nd Part)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000255/2021-2022</t>
   </si>
   <si>
     <t>497 / CSD</t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
     <t>09/12/2021</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 500 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Contai Saline Area Zone-II Water Supply Scheme within Contai-I &amp; III Dev. Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000500/2022-2023</t>
+  </si>
+  <si>
+    <t>1972/TD</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE A UNIT OF SAKET TREXIM PVT. LTD.</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Contai Saline Area (Zone-II) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000449/2021-2022</t>
   </si>
   <si>
     <t>1684/TD</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at Head Work Site of Solat Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 124 Plot No. 421, Mouza-Dakshin Caraikhia under Contai Saline Area Zone-II Water Supply Scheme within Contai-I Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 157 Plot No. 146, Mouza- Kharipukuria under Contai Saline Area Zone-I (Part-A) Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 415 Plot No. 925(S), 397(N), Mouza- Bhaitghar under Contai Saline Area Zone-I (Part-B) Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000379/2022-2023</t>
   </si>
   <si>
     <t>1361/TD</t>
   </si>
   <si>
     <t>22/09/2022</t>
@@ -171,68 +189,50 @@
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000106/2022-2023</t>
   </si>
   <si>
     <t>1663/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>612/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>ALOK ENTERPRISE A UNIT OF SAKET TREXIM PVT. LTD.</t>
   </si>
   <si>
     <t>Repairing and Renovation of Boundary Wall, Construction of Pump house and allied works of Augmentation of Contai Saline Area Zone-II Water Supply Scheme within Contai- I Block under Contai Sub-Division of Tamluk Division P.H.E. DTE. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000112/2024-2025</t>
   </si>
   <si>
     <t>1906/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>SK. NUR ISLAM</t>
   </si>
   <si>
     <t>Dismantling chlorinator room &amp; Staff quater at Head Work Site/ Reserver site of Contai Saline Area Zone-II PWSS under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
@@ -903,60 +903,60 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.86</v>
+        <v>938.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.85</v>
+        <v>272.74</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>29.06</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -964,235 +964,235 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>72.46</v>
+        <v>4.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.29</v>
+        <v>4.85</v>
       </c>
       <c r="R5" s="4">
-        <v>21.11</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>315.36</v>
+        <v>72.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>37.05</v>
+        <v>315.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>938.66</v>
+        <v>37.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>272.74</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>29.06</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>