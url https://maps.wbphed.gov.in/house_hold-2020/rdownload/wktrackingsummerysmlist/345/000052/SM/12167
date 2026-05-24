--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,159 +107,141 @@
   <si>
     <t>KAYEMGERYA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12167</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000306/2022-2023</t>
   </si>
   <si>
     <t>2963/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Pump House, Laying distribution pipe line, Boundary Wall, &amp; Accommodate FHTC (1165 nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART-B)</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X150mm X 230 Mtrs. Depth) by utilizing Departmental Machineries for Kayemgeria W/S Scheme (T/W-I &amp; II), Bhagawanpur-II Block underPurbaMedinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000105/2023-2024</t>
+  </si>
+  <si>
+    <t>1393/CDD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>RTOR000178/2023-2024</t>
+  </si>
+  <si>
+    <t>627/W</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of KAYEMGERIA W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II, MADHAKHALI C.C.C. Ref. Memo No- 2004570684/QUOT/03 DT. 22-01-2024 Application NO- 2004570684 Application type-New connection Consumer Id- 204198020</t>
+  </si>
+  <si>
+    <t>BILL/04389/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-819</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-II Of KAYEMGERIA W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II, MADHAKHALI C.C.C. Ref. Memo No- 2004558744/QUOT/03 DT. 10-01-2024 Application NO- 2004558744 Application type-New connection Consumer Id- 204188974</t>
+  </si>
+  <si>
+    <t>BILL/04393/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-818</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for KAYEMGERYA and ADJOINING MOUJAS, Block Bhagawanpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001321/2022-2023</t>
+  </si>
+  <si>
+    <t>2323/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line &amp; Accommodate FHTC ( 325nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART - C)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
-  </si>
-[...103 lines deleted...]
-    <t>Laying distribution pipe line &amp; Accommodate FHTC ( 325nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART - C)</t>
   </si>
   <si>
     <t>ORD/000905/2022-2023</t>
   </si>
   <si>
     <t>3460/TD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>GIRI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -663,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -848,506 +830,443 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>240.51</v>
+        <v>27.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.61</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>27.2</v>
+        <v>12.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>12.66</v>
+        <v>4.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>4.4</v>
+        <v>4.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.19</v>
+        <v>22.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.51</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>22.75</v>
+        <v>37.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>16.12</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>42.43</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>145.06</v>
+      </c>
+      <c r="P10" s="8">
+        <v>48.53</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>33.46</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>