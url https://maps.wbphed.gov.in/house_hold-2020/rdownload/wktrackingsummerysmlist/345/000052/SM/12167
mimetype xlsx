--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,104 @@
     <t>10/12/2025</t>
   </si>
   <si>
     <t>MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying distribution pipe line &amp; Accommodate FHTC ( 325nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART - C)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000905/2022-2023</t>
   </si>
   <si>
     <t>3460/TD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>GIRI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Pump House, Laying distribution pipe line, Boundary Wall, &amp; Accommodate FHTC (1165 nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>530/TD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>SWARUPANANDA DAS</t>
+  </si>
+  <si>
+    <t>Pump House ,250 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (475 nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>2440/TD</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>S.S.T ENGINEERING</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000512/2025-2026</t>
+  </si>
+  <si>
+    <t>876/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,87 +1240,276 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>37.99</v>
       </c>
       <c r="Q9" s="4">
         <v>16.12</v>
       </c>
       <c r="R9" s="4">
         <v>42.43</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>240.51</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>160.38</v>
+      </c>
+      <c r="R10" s="4">
+        <v>66.68</v>
+      </c>
+      <c r="S10" s="4">
+        <v>70</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>231.87</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>72.32</v>
+      </c>
+      <c r="R11" s="4">
+        <v>31.19</v>
+      </c>
+      <c r="S11" s="4">
+        <v>60</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>622.21</v>
+      </c>
+      <c r="P13" s="8">
+        <v>281.22</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>45.2</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>