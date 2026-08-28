--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,216 +80,216 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-II</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>KAYEMGERYA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12167</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for KAYEMGERYA and ADJOINING MOUJAS, Block Bhagawanpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001321/2022-2023</t>
+  </si>
+  <si>
+    <t>2323/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>KAYEMGERYA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Laying distribution pipe line &amp; Accommodate FHTC ( 325nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART - C)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000905/2022-2023</t>
+  </si>
+  <si>
+    <t>3460/TD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>GIRI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Pump House, Laying distribution pipe line, Boundary Wall, &amp; Accommodate FHTC (1165 nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>530/TD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>SWARUPANANDA DAS</t>
+  </si>
+  <si>
+    <t>Pump House ,250 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (475 nos) under JJM with allied work of KAYEMGIRI PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>2440/TD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>S.S.T ENGINEERING</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X150mm X 230 Mtrs. Depth) by utilizing Departmental Machineries for Kayemgeria W/S Scheme (T/W-I &amp; II), Bhagawanpur-II Block underPurbaMedinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000105/2023-2024</t>
+  </si>
+  <si>
+    <t>1393/CDD</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000306/2022-2023</t>
   </si>
   <si>
     <t>2963/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000178/2023-2024</t>
   </si>
   <si>
     <t>627/W</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of KAYEMGERIA W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II, MADHAKHALI C.C.C. Ref. Memo No- 2004570684/QUOT/03 DT. 22-01-2024 Application NO- 2004570684 Application type-New connection Consumer Id- 204198020</t>
   </si>
   <si>
     <t>BILL/04389/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-819</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II Of KAYEMGERIA W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II, MADHAKHALI C.C.C. Ref. Memo No- 2004558744/QUOT/03 DT. 10-01-2024 Application NO- 2004558744 Application type-New connection Consumer Id- 204188974</t>
   </si>
   <si>
     <t>BILL/04393/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-818</t>
-  </si>
-[...76 lines deleted...]
-    <t>S.S.T ENGINEERING</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/000512/2025-2026</t>
   </si>
   <si>
     <t>876/HESD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -839,603 +839,603 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>35.87</v>
+        <v>22.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>27.2</v>
+        <v>37.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.74</v>
+        <v>16.12</v>
       </c>
       <c r="R4" s="4">
-        <v>83.61</v>
+        <v>42.43</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.66</v>
+        <v>240.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>160.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.68</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.4</v>
+        <v>231.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>72.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>31.19</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.19</v>
+        <v>27.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.61</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>22.75</v>
+        <v>35.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>42.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>37.99</v>
+        <v>12.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>16.12</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>42.43</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>240.51</v>
+        <v>4.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>160.38</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>66.68</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>231.87</v>
+        <v>4.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>72.32</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>31.19</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>4.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>