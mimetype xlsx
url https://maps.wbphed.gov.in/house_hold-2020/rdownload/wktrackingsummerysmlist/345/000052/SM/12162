--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>08/08/2024</t>
   </si>
   <si>
     <t>Sinking tube well ,Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, RCC Culvert,CC Pavement, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1418 nos), Including 2 years of Operation &amp; Maintenance under JJM with allied work of Abas Berya PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000425/2023-2024</t>
   </si>
   <si>
     <t>1414/TD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>SUDHAMAY MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 300 cum RCC OHR at Abas Beriya PWSS at Bhagwanpur-I Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000450/2024-2025</t>
+  </si>
+  <si>
+    <t>3479/TD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>16/11/2024</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,87 +1123,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>462.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>535.27</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>