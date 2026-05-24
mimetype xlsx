--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1109,54 +1109,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>462.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>101.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.85</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1206,54 +1206,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>535.27</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>101.03</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>18.87</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>