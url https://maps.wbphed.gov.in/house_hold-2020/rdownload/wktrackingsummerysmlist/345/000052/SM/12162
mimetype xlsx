--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,183 +80,183 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-I</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>ABAS BERYA &amp; ADJOINING MOUZAS</t>
+  </si>
+  <si>
+    <t>SM/12162</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for ABAS BERYA and ADJOINING MOUJAS, Block Bhagawanpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001341/2022-2023</t>
+  </si>
+  <si>
+    <t>2346/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>ABAS BERYA &amp; ADJOINING MOUZAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking tube well ,Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, RCC Culvert,CC Pavement, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1418 nos), Including 2 years of Operation &amp; Maintenance under JJM with allied work of Abas Berya PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000425/2023-2024</t>
+  </si>
+  <si>
+    <t>1414/TD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>SUDHAMAY MAJUMDAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000238/2022-2023</t>
   </si>
   <si>
     <t>2729/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...23 lines deleted...]
-    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 300 cum RCC OHR at Abas Beriya PWSS at Bhagwanpur-I Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000450/2024-2025</t>
+  </si>
+  <si>
+    <t>3479/TD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>16/11/2024</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>RTOR000111/2023-2024</t>
   </si>
   <si>
     <t>75/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II Of ABASBERIA W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL SUPPLY OFFICE : BHAGWANPUR C.C.C. Ref. Memo No- 2004940081/QUOT/03 DT. 24-10-2024 Application NO- 2004940081 Application type-New connection CONSUMER ID: 204426079</t>
   </si>
   <si>
     <t>BILL/03001/2024-2025</t>
   </si>
   <si>
     <t>C112423541900</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of ABASBERIA W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL SUPPLY OFFICE: BHAGWANPUR C.C.C. Ref. Memo No- 2004818449/QUOT/03 DT. 12-07-2024 Application NO- 2004818449 Application type-New connection Consumer Id- 204355505</t>
   </si>
   <si>
     <t>BILL/01889/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-552</t>
   </si>
   <si>
     <t>08/08/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,444 +785,444 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.06</v>
+        <v>25.25</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>25.25</v>
+        <v>462.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>101.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>21.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.71</v>
+        <v>19.06</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>14.89</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>3.11</v>
+        <v>9.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>462.29</v>
+        <v>14.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>101.03</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>21.85</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>3.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>535.27</v>