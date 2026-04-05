--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,74 @@
     <t>Quotation for new service connection at Gobradan w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No. 2004631559, Ref ID 204237227)</t>
   </si>
   <si>
     <t>BILL/04737/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-905</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Gobradan w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte.( App No 2004631550, 204237224)</t>
   </si>
   <si>
     <t>BILL/04743/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-16</t>
   </si>
   <si>
     <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOBRADAN and ADJOINING MOUJAS, Block Moyna, District Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002198/2022-2023</t>
+  </si>
+  <si>
+    <t>455/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>JOYSHREE CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -824,54 +848,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1015,87 +1039,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
         <v>10.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>23.64</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>80</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>74.67</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>