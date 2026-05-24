--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -848,54 +848,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1088,88 +1088,88 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>23.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.2</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>74.67</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>5.73</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>7.67</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>