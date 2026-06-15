--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>08/04/2024</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOBRADAN and ADJOINING MOUJAS, Block Moyna, District Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/002198/2022-2023</t>
   </si>
   <si>
     <t>455/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>JOYSHREE CONCERN</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1102,87 +1123,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>23.64</v>
       </c>
       <c r="Q8" s="4">
         <v>4.78</v>
       </c>
       <c r="R8" s="4">
         <v>20.2</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>10310.59</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>237.07</v>
+      </c>
+      <c r="R9" s="4">
+        <v>2.3</v>
+      </c>
+      <c r="S9" s="4">
+        <v>75</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>10385.27</v>
+      </c>
+      <c r="P10" s="8">
+        <v>242.8</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2.34</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>