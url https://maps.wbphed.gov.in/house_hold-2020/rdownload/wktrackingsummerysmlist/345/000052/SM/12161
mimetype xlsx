--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,171 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>GOBRADAN &amp; ADJOINING MOUZAS</t>
   </si>
   <si>
     <t>SM/12161</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOBRADAN and ADJOINING MOUJAS, Block Moyna, District Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002198/2022-2023</t>
+  </si>
+  <si>
+    <t>455/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>JOYSHREE CONCERN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000181/2022-2023</t>
   </si>
   <si>
     <t>2426/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Gobradan PWSS at Moyna Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engiener</t>
   </si>
   <si>
     <t>ORD/000874/2023-2024</t>
   </si>
   <si>
     <t>196/TD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>RTOR000005/2024-2025</t>
   </si>
   <si>
     <t>1563/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Gobradan w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No. 2004631559, Ref ID 204237227)</t>
   </si>
   <si>
     <t>BILL/04737/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-905</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Gobradan w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte.( App No 2004631550, 204237224)</t>
   </si>
   <si>
     <t>BILL/04743/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-16</t>
   </si>
   <si>
     <t>08/04/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,444 +785,444 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.84</v>
+        <v>10310.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>237.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>23.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>4.78</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>20.2</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.75</v>
+        <v>21.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>9.24</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>10.25</v>
+        <v>8.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>23.64</v>
+        <v>9.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>20.2</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>10310.59</v>
+        <v>10.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>237.07</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.3</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>10385.27</v>