--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,147 +92,147 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-I</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>GOPINATHPUR &amp; ADJOINING MOUZAS</t>
   </si>
   <si>
     <t>SM/12158</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (2740 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of Gopinathpur PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000224/2023-2024</t>
+  </si>
+  <si>
+    <t>457/TD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOPINATHPUR and ADJOINING MOUJAS, Block Bhagawanpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002031/2022-2023</t>
+  </si>
+  <si>
+    <t>939/W/MMD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000239/2022-2023</t>
   </si>
   <si>
     <t>2728/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Quotation for GOPINATHPUR Water Supply Scheme T/W-II, (Ref. ID-204089466)</t>
   </si>
   <si>
     <t>BILL/02887/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-319</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for GOPINATHPUR Water Supply Scheme T/W-I, (Ref. ID-204089465)</t>
   </si>
   <si>
     <t>BILL/02886/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-310</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOPINATHPUR and ADJOINING MOUJAS, Block Bhagawanpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>130/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,412 +761,412 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>36.99</v>
+        <v>588.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>387.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.92</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.17</v>
+        <v>23.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.51</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.57</v>
+        <v>36.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>23.67</v>
+        <v>3.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>11.4</v>
+        <v>3.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>588.58</v>
+        <v>11.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>667.38</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>409.87</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>61.41</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>