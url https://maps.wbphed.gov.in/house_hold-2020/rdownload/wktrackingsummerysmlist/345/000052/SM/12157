--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,68 +207,50 @@
     <t>Bijoynagar W/S scheme T/W-II Application.-2004537378 Ref.-204168879</t>
   </si>
   <si>
     <t>BILL/03294/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-529</t>
   </si>
   <si>
     <t>Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1750 nos) under JJM with allied work for BIJAYNAGAR PWSS in Bhagwanpur-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000480/2023-2024</t>
   </si>
   <si>
     <t>1553/TD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>TARUN KOLEY</t>
-  </si>
-[...16 lines deleted...]
-    <t>BHOWMIK &amp; SONS</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BIJAYNAGAR and ADJOINING MOUJAS, Block Bhagawanpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001320/2022-2023</t>
   </si>
   <si>
     <t>2322/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
@@ -681,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1208,227 +1190,164 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>555.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>265.45</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>47.83</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>10.64</v>
+        <v>22.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...26 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>640.69</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>