--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,83 @@
     <t>TARUN KOLEY</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BIJAYNAGAR and ADJOINING MOUJAS, Block Bhagawanpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001320/2022-2023</t>
   </si>
   <si>
     <t>2322/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Augmentation of Bijaynagar &amp; adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>3221/TD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Bijaynagar &amp; adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/000485/2024-2025</t>
+  </si>
+  <si>
+    <t>3753/TD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1190,54 +1223,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>555.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>265.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1253,101 +1286,227 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>22.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.28</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" s="4">
+        <v>30.63</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>10.64</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>681.96</v>
+      </c>
+      <c r="P13" s="8">
+        <v>286.49</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>42.01</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>