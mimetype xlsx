--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,71 @@
     <t>3221/TD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Bijaynagar &amp; adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/000485/2024-2025</t>
   </si>
   <si>
     <t>3753/TD</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>BHOWMIK &amp; SONS</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000512/2025-2026</t>
+  </si>
+  <si>
+    <t>876/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1426,87 +1447,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>10.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>686.73</v>
+      </c>
+      <c r="P14" s="8">
+        <v>286.49</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>41.72</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>