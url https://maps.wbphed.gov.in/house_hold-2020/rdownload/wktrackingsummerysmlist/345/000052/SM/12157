--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,234 +80,234 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-II</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BIJAYNAGAR &amp; ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12157</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BIJAYNAGAR and ADJOINING MOUJAS, Block Bhagawanpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001320/2022-2023</t>
+  </si>
+  <si>
+    <t>2322/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1750 nos) under JJM with allied work for BIJAYNAGAR PWSS in Bhagwanpur-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>1553/TD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>BIJAYNAGAR &amp; ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well(250mm X150mm X 230 Mtrs. Depth) by utilizing Departmental Machineries for Bijaynagar W/S Scheme (T/W-I &amp; II), Bhagawanpur-II Block underPurbaMedinipur District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000108/2023-2024</t>
   </si>
   <si>
     <t>1394/CDD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000307/2022-2023</t>
   </si>
   <si>
     <t>2964/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Block Level Orientation Programme involving PRI functionaries on Jal Jeevan Mission at different blocks within Contai Sub- Division under Tamluk division,PHE Dte. Block Name- Contai-I, Deshpran(Contai-II), Contai-III, Bhagwanpur-I &amp; Bhagwanpur-II )</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001290/2023-2024</t>
   </si>
   <si>
     <t>562/CSD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
     <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
+    <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Augmentation of Bijaynagar &amp; adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>3221/TD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Laying of Left out Distribution pipe line by HDPE pipes with allied works for Bijaynagar &amp; adjoining mouzas Water Supply Scheme within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/000485/2024-2025</t>
+  </si>
+  <si>
+    <t>3753/TD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
+  </si>
+  <si>
     <t>RTOR000180/2023-2024</t>
   </si>
   <si>
     <t>629/W</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Bijoynagar W/S scheme T/W-I Application.-2004537086 Ref.-204168733</t>
   </si>
   <si>
     <t>BILL/03295/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-530</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Bijoynagar W/S scheme T/W-II Application.-2004537378 Ref.-204168879</t>
   </si>
   <si>
     <t>BILL/03294/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-529</t>
-  </si>
-[...73 lines deleted...]
-    <t>BHOWMIK &amp; SONS</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Contai Sub Division and its adjacent Sub -Divisions under JJM Programe in the dist. of Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/000512/2025-2026</t>
   </si>
   <si>
     <t>876/HESD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -879,644 +879,644 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.2</v>
+        <v>22.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.28</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>16.56</v>
+        <v>555.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>265.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>0.68</v>
+        <v>27.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>10.78</v>
+        <v>16.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.08</v>
+        <v>0.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>3.54</v>
+        <v>30.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>555.04</v>
+        <v>10.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>265.45</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>47.83</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>22.8</v>
+        <v>10.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>92.28</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>30.63</v>
+        <v>4.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.64</v>
+        <v>3.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>4.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>