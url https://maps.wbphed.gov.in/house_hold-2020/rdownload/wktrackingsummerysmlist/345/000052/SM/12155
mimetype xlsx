--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -152,51 +152,51 @@
   <si>
     <t>BILL/03148/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-456</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House, Pipe carrying structure &amp; Providing Functional Household Tap Connection (4443 Nos) For 2 nos Pipe water supply Scheme including two years Operation &amp; Maintainance work for Goyalda PWSS, Palpara PWSS within Patashpur-I Block Under Contai Sub Division of Tamluk Division, PHE. Dept, Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000371/2023-2024</t>
   </si>
   <si>
     <t>879/TD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>17/01/2026</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOYALDA and ADJOINING MOUJAS, Block Potashpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001319/2022-2023</t>
   </si>
   <si>
     <t>2321/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>