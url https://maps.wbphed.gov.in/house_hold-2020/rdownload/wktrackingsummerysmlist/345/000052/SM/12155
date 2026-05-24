--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -954,54 +954,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>1144</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>201.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>17.58</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1017,88 +1017,88 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>22.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1193.19</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>219.15</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>18.37</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>