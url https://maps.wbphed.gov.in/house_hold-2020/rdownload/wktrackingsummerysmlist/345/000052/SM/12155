--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,74 @@
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOYALDA and ADJOINING MOUJAS, Block Potashpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001319/2022-2023</t>
   </si>
   <si>
     <t>2321/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>RTOR000028/2024-2025</t>
+  </si>
+  <si>
+    <t>1635/TD</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1031,87 +1055,205 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>22.81</v>
       </c>
       <c r="Q7" s="4">
         <v>17.99</v>
       </c>
       <c r="R7" s="4">
         <v>78.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.75</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>60.85</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1263.78</v>
+      </c>
+      <c r="P10" s="8">
+        <v>219.15</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>17.34</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>