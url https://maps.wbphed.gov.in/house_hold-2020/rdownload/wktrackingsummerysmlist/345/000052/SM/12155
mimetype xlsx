--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,174 +80,174 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Potashpur-I</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>GOYALDA &amp; ADJOINING MOUZAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12155</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOYALDA and ADJOINING MOUJAS, Block Potashpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001319/2022-2023</t>
+  </si>
+  <si>
+    <t>2321/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>GOYALDA &amp; ADJOINING MOUZAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House, Pipe carrying structure &amp; Providing Functional Household Tap Connection (4443 Nos) For 2 nos Pipe water supply Scheme including two years Operation &amp; Maintainance work for Goyalda PWSS, Palpara PWSS within Patashpur-I Block Under Contai Sub Division of Tamluk Division, PHE. Dept, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000371/2023-2024</t>
+  </si>
+  <si>
+    <t>879/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000201/2022-2023</t>
   </si>
   <si>
     <t>2438/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Goyalda W/S scheme, TW-I, site tarat(near swasan) application no-2004515964 id-204153046</t>
   </si>
   <si>
     <t>BILL/03149/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-457</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Goyalda W/S scheme, TW-II, site tarat(near Tower) application no-2004515995 id-204153075</t>
   </si>
   <si>
     <t>BILL/03148/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-456</t>
   </si>
   <si>
-    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House, Pipe carrying structure &amp; Providing Functional Household Tap Connection (4443 Nos) For 2 nos Pipe water supply Scheme including two years Operation &amp; Maintainance work for Goyalda PWSS, Palpara PWSS within Patashpur-I Block Under Contai Sub Division of Tamluk Division, PHE. Dept, Purba Medinipur.</t>
-[...44 lines deleted...]
-    <t>S.S.GHORAI</t>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>RTOR000028/2024-2025</t>
   </si>
   <si>
     <t>1635/TD</t>
   </si>
   <si>
     <t>18/06/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -776,431 +776,431 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.42</v>
+        <v>22.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.74</v>
+        <v>1144</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>201.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>17.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.23</v>
+        <v>19.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>1144</v>
+        <v>3.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>201.16</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>17.58</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>22.81</v>
+        <v>3.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.99</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>78.88</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>9.75</v>
+        <v>60.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>60.85</v>
+        <v>9.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>