--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,74 +132,50 @@
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Electric Quotation for HARINAN Water Supply Scheme , (Ref. ID-204069690)</t>
   </si>
   <si>
     <t>BILL/01871/2023-2024</t>
   </si>
   <si>
     <t>W/23-24/224</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for HARINAN, Water Supply Scheme T/W-II , (Ref. ID-204069696)</t>
   </si>
   <si>
     <t>BILL/01872/2023-2024</t>
   </si>
   <si>
     <t>W/23-24/225</t>
-  </si>
-[...22 lines deleted...]
-    <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001532/2023-2024</t>
   </si>
   <si>
     <t>949/HESD</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
   </si>
@@ -657,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -960,388 +936,325 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>85.07</v>
+        <v>0.45</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.45</v>
+        <v>23.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>23.7</v>
+        <v>12.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>12.69</v>
+        <v>0.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>62.16</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>