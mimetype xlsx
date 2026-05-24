--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -975,54 +975,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.09</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1038,54 +1038,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>23.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.51</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1194,54 +1194,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>62.16</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>22.69</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>