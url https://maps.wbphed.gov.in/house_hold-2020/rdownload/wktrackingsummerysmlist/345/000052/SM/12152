--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,119 @@
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000140/2023-2024</t>
   </si>
   <si>
     <t>90/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>ORD/000294/2024-2025</t>
   </si>
   <si>
     <t>484/HESD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (2060 nos) under JJM with allied work including 02 (two) Years Operation &amp; Maintenance of HARINAN PWSS within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000222/2023-2024</t>
+  </si>
+  <si>
+    <t>455/TD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk, Haldia Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>833/HESD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2025-2026</t>
+  </si>
+  <si>
+    <t>875/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution system of pipe line and its allied works for Harinan water supply scheme in Sahid Matangini Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000700/2023-2024</t>
+  </si>
+  <si>
+    <t>2736/TD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1174,87 +1243,339 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>0.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>585.56</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>309.39</v>
+      </c>
+      <c r="R10" s="4">
+        <v>52.84</v>
+      </c>
+      <c r="S10" s="4">
+        <v>80</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.13</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>70</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>40</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P13" s="4">
+        <v>85.07</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>76.45</v>
+      </c>
+      <c r="R13" s="4">
+        <v>89.86</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>739.7</v>
+      </c>
+      <c r="P14" s="8">
+        <v>408.53</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>55.23</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>