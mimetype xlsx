--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,240 +80,240 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>HARINAN PWSS &amp; ADJOINING MOUJAS</t>
+  </si>
+  <si>
+    <t>SM/12152</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for HARINAN PWSS and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001333/2022-2023</t>
+  </si>
+  <si>
+    <t>2338/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>HARINAN PWSS &amp; ADJOINING MOUJAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (2060 nos) under JJM with allied work including 02 (two) Years Operation &amp; Maintenance of HARINAN PWSS within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000222/2023-2024</t>
+  </si>
+  <si>
+    <t>455/TD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001532/2023-2024</t>
+  </si>
+  <si>
+    <t>949/HESD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Laying Distribution system of pipe line and its allied works for Harinan water supply scheme in Sahid Matangini Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000700/2023-2024</t>
+  </si>
+  <si>
+    <t>2736/TD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000207/2022-2023</t>
   </si>
   <si>
     <t>2465/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Electric Quotation for HARINAN, Water Supply Scheme T/W-II , (Ref. ID-204069696)</t>
+  </si>
+  <si>
+    <t>BILL/01872/2023-2024</t>
+  </si>
+  <si>
+    <t>W/23-24/225</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for HARINAN Water Supply Scheme , (Ref. ID-204069690)</t>
   </si>
   <si>
     <t>BILL/01871/2023-2024</t>
   </si>
   <si>
     <t>W/23-24/224</t>
   </si>
   <si>
-    <t>01/09/2023</t>
-[...56 lines deleted...]
-    <t>DEY ENTERPRISE</t>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk, Haldia Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>833/HESD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2024-2025</t>
+  </si>
+  <si>
+    <t>484/HESD</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
   </si>
   <si>
     <t>RTOR000140/2023-2024</t>
   </si>
   <si>
     <t>90/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
-[...52 lines deleted...]
-  <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
   </si>
   <si>
     <t>ORD/000511/2025-2026</t>
   </si>
   <si>
     <t>875/HESD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,696 +842,696 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.6</v>
+        <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.04</v>
+        <v>585.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>309.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.84</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>3.25</v>
+        <v>0.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>12.09</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.45</v>
+        <v>85.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.05</v>
+        <v>76.45</v>
       </c>
       <c r="R6" s="4">
-        <v>12.09</v>
+        <v>89.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>23.7</v>
+        <v>18.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>22.63</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.51</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>12.69</v>
+        <v>3.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.45</v>
+        <v>3.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.13</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>2.13</v>
+        <v>0.45</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>4.78</v>
+        <v>12.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="P13" s="4">
-        <v>85.07</v>
+        <v>4.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>76.45</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>89.86</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>739.7</v>