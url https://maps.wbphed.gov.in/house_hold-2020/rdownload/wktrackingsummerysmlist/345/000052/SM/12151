--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,71 +213,50 @@
     <t>2345/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>ORD/000294/2024-2025</t>
   </si>
   <si>
     <t>484/HESD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>27/08/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1209,150 +1188,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>0.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>81.99</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>