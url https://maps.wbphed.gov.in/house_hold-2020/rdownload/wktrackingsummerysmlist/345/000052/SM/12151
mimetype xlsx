--- v2 (2026-04-05)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,101 @@
     <t>2345/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>ORD/000294/2024-2025</t>
   </si>
   <si>
     <t>484/HESD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at Santipur PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000475/2024-2025</t>
+  </si>
+  <si>
+    <t>3764/TD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk, Haldia Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>833/HESD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2025-2026</t>
+  </si>
+  <si>
+    <t>875/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +696,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -869,54 +920,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>12.09</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,87 +1239,276 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>0.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.13</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>70</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>40</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>89.85</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>