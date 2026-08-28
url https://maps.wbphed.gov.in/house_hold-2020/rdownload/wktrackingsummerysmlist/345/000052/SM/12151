--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,219 +80,219 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>SANTIPUR AND IT'S ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12151</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for SANTIPUR and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001340/2022-2023</t>
+  </si>
+  <si>
+    <t>2345/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001532/2023-2024</t>
+  </si>
+  <si>
+    <t>949/HESD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>SANTIPUR AND IT'S ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000208/2022-2023</t>
   </si>
   <si>
     <t>2466/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Crossing permission of laying HDPE pipeline along and across of NH-116 (from Mecheda bus stop to Hakola Bus stop) of Santipur Water Supply Scheme within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/001182/2023-2024</t>
   </si>
   <si>
     <t>741/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>DONA ASSOCIATES</t>
   </si>
   <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk, Haldia Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>833/HESD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2024-2025</t>
+  </si>
+  <si>
+    <t>484/HESD</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at Santipur PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000475/2024-2025</t>
+  </si>
+  <si>
+    <t>3764/TD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
     <t>RTOR000168/2023-2024</t>
   </si>
   <si>
     <t>117/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Santipur W/S scheme H/W Site Application No.-2004562690 Ref.-204191008</t>
   </si>
   <si>
     <t>BILL/03464/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-589</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...70 lines deleted...]
-    <t>12/09/2024</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
   </si>
   <si>
     <t>ORD/000511/2025-2026</t>
   </si>
   <si>
     <t>875/HESD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -836,623 +836,623 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>25.26</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>0.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0.05</v>
       </c>
       <c r="R4" s="4">
         <v>12.09</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>9.24</v>
+        <v>21.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>14.4</v>
+        <v>9.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>10.61</v>
+        <v>2.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>25.26</v>
+        <v>0.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>14.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.13</v>
+        <v>10.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
         <v>4.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>