--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -80,102 +80,102 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>HOGALBERYA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12150</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for HOGALBERYA and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001339/2022-2023</t>
+  </si>
+  <si>
+    <t>2344/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>HOGALBERYA AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000259/2022-2023</t>
   </si>
   <si>
     <t>2683/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>RTOR000141/2023-2024</t>
   </si>
   <si>
     <t>122/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -713,188 +713,188 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.55</v>
+        <v>25.26</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>25.26</v>
+        <v>16.55</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>16.51</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>