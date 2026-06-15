--- v0 (2025-12-15)
+++ v1 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -159,50 +159,74 @@
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOBINDAPUR and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002197/2022-2023</t>
   </si>
   <si>
     <t>454/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>S.S.ENTERPRISES</t>
   </si>
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>104/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>Quotation Bill For Gobindapur W/S Scheme T/W-II Matangini CCC Application No=2005012102 Reference ID=204475934</t>
+  </si>
+  <si>
+    <t>BILL/03881/2024-2025</t>
+  </si>
+  <si>
+    <t>C012552557436</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation Bill For Gobindapur W/S Scheme T/W-I Matangini CCC Application No=2005012098 Reference ID=204475906</t>
+  </si>
+  <si>
+    <t>BILL/03880/2024-2025</t>
+  </si>
+  <si>
+    <t>C012552555934</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -591,70 +615,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -951,87 +975,205 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>5.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.53</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>63.63</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>