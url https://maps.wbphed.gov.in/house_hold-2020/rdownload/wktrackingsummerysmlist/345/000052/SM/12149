--- v1 (2026-06-15)
+++ v2 (2026-08-28)
@@ -92,108 +92,108 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>GOBINDAPUR &amp; ADJOINING MOUZAS</t>
   </si>
   <si>
     <t>SM/12149</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOBINDAPUR and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002197/2022-2023</t>
+  </si>
+  <si>
+    <t>454/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>S.S.ENTERPRISES</t>
+  </si>
+  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well no - IV at GOBINDAPUR Zone-II Water supply scheme,Block : Shahid Matangini, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001176/2023-2024</t>
   </si>
   <si>
     <t>2612/W/MMD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>17/03/2024</t>
   </si>
   <si>
     <t>PURUSHOTTAM ENTERPRISE</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000278/2022-2023</t>
   </si>
   <si>
     <t>2682/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.S.ENTERPRISES</t>
   </si>
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>104/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill For Gobindapur W/S Scheme T/W-II Matangini CCC Application No=2005012102 Reference ID=204475934</t>
   </si>
   <si>
     <t>BILL/03881/2024-2025</t>
   </si>
   <si>
     <t>C012552557436</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
@@ -777,229 +777,229 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.17</v>
+        <v>21.62</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>14.87</v>
+        <v>13.17</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>21.62</v>
+        <v>14.87</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>5.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>