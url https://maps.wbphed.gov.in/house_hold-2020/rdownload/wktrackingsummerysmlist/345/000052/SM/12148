--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>20/02/2024</t>
   </si>
   <si>
     <t>BRINDABANPUR w/s SCHEME PH.-I APPLICATION NO.-2004567517</t>
   </si>
   <si>
     <t>BILL/03536/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-610</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BRINDABANPUR w/s SCHEME PH.-II APPLICATION NO.-2004570658</t>
   </si>
   <si>
     <t>BILL/03537/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-609</t>
+  </si>
+  <si>
+    <t>Pump House ,150 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1023 nos) under JJM with allied work of BRINDABANPUR PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000381/2023-2024</t>
+  </si>
+  <si>
+    <t>1017/TD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -911,54 +932,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>21.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1102,87 +1123,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>4.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>305.41</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>201.72</v>
+      </c>
+      <c r="R9" s="4">
+        <v>66.05</v>
+      </c>
+      <c r="S9" s="4">
+        <v>60</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>395.33</v>
+      </c>
+      <c r="P10" s="8">
+        <v>221.39</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>56</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>