--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,183 +80,183 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-II</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BRINDABANPUR &amp; ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12148</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BRINDABANPUR and ADJOINING MOUJAS, Block Bhagawanpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001316/2022-2023</t>
+  </si>
+  <si>
+    <t>2318/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Pump House ,150 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1023 nos) under JJM with allied work of BRINDABANPUR PWSS within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000381/2023-2024</t>
+  </si>
+  <si>
+    <t>1017/TD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>18/11/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>BRINDABANPUR &amp; ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X150mm X 250 Mtrs. Depth) by utilizing Departmental Machineries for Brindabanpur W/S Scheme (T/W-I &amp; II), Bhagawanpur-II Block underPurbaMedinipur District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000110/2023-2024</t>
   </si>
   <si>
     <t>1395/CDD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000308/2022-2023</t>
   </si>
   <si>
     <t>2965/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000181/2023-2024</t>
   </si>
   <si>
     <t>630/W</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
+    <t>BRINDABANPUR w/s SCHEME PH.-II APPLICATION NO.-2004570658</t>
+  </si>
+  <si>
+    <t>BILL/03537/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-609</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>BRINDABANPUR w/s SCHEME PH.-I APPLICATION NO.-2004567517</t>
   </si>
   <si>
     <t>BILL/03536/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-610</t>
-  </si>
-[...34 lines deleted...]
-    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,422 +807,422 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.62</v>
+        <v>21.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.38</v>
+        <v>305.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>201.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.05</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>21.61</v>
+        <v>28.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.67</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>6.3</v>
+        <v>23.38</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>5.95</v>
+        <v>6.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>4.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>305.41</v>
+        <v>5.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>201.72</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>66.05</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>395.33</v>