--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>2429/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying distribution System &amp; Accommodate FHTC (520 nos) with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-C,MOUZA-SHRI BRINDABAN CHAK)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000879/2022-2023</t>
   </si>
   <si>
     <t>3215/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>MAA KALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution System, Accommodate FHTC (700 Nos) &amp; Construction of Boundary Wall with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-B,MOUZA-UTTAMPUR)</t>
   </si>
   <si>
     <t>ORD/000244/2023-2024</t>
   </si>
   <si>
     <t>523/TD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Soil investigation &amp; R.C.C. Elevated Reservoir of capacity 350cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation) with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
@@ -261,50 +261,92 @@
     <t>Ramchandrapur W/S scheme PH No.-I Application No.-2004543119 Ref.-204175235</t>
   </si>
   <si>
     <t>BILL/03266/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-512</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Laying distribution System, Accommodate FHTC (1012 nos) Construction of Switch Room cum Chlorine Room I &amp; II and Interconnection of Risisng main with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-A,MOUZA-RAMCHANDRAPUR)</t>
   </si>
   <si>
     <t>ORD/000239/2023-2024</t>
   </si>
   <si>
     <t>498/TD</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>S.K. MONDAL</t>
+  </si>
+  <si>
+    <t>Retaining wall cum guard wall , Approach road, Earth filling at 2nd Tube Site under Ramchandrapur and Its adjoing Mouzas PWSS under Moyna Development Block under Tamluk Sub- Division in Tamluk Division PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>245/TD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>ANIRBAN MONDAL</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for RAMCHANDRAPUR and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001326/2022-2023</t>
+  </si>
+  <si>
+    <t>2328/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1427,87 +1469,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>138.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.79</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>25</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>23.68</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>85</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>591.07</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>