--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -900,54 +900,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>17.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.99</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1022,54 +1022,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>71.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.82</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1085,54 +1085,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>136.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>90.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>66.39</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1148,54 +1148,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>133.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>45.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>34.29</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1274,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>17.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.82</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1455,54 +1455,54 @@
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>138.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>78.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>56.62</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1518,54 +1518,54 @@
       <c r="I13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>6.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.34</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>78.7</v>
       </c>
       <c r="S13" s="4">
         <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1581,88 +1581,88 @@
       <c r="I14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>23.68</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>20.23</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>85.46</v>
       </c>
       <c r="S14" s="4">
         <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>591.07</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>311.66</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>52.73</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>