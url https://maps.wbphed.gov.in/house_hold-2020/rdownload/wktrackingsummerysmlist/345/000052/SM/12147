--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,62 @@
     <t>ANIRBAN MONDAL</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for RAMCHANDRAPUR and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001326/2022-2023</t>
   </si>
   <si>
     <t>2328/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>New service connetion at Ramchandrapur PH II in the district of Purba Medinipur under MMD PHE Dte. (App No: 2004962417, Con ID 204443611)</t>
+  </si>
+  <si>
+    <t>BILL/03274/2024-2025</t>
+  </si>
+  <si>
+    <t>C122406882987</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1595,87 +1607,146 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>23.68</v>
       </c>
       <c r="Q14" s="4">
         <v>20.23</v>
       </c>
       <c r="R14" s="4">
         <v>85.46</v>
       </c>
       <c r="S14" s="4">
         <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" s="4">
+        <v>8.89</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>599.97</v>
+      </c>
+      <c r="P16" s="8">
+        <v>311.66</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>51.95</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>