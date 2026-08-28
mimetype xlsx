--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,273 +80,273 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>RAMCHANDRAPUR AND ADJOINING MOUJAS</t>
+  </si>
+  <si>
+    <t>SM/12147</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for RAMCHANDRAPUR and ADJOINING MOUJAS, Block Shahid Matangini, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001326/2022-2023</t>
+  </si>
+  <si>
+    <t>2328/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Laying distribution System &amp; Accommodate FHTC (520 nos) with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-C,MOUZA-SHRI BRINDABAN CHAK)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000879/2022-2023</t>
+  </si>
+  <si>
+    <t>3215/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>MAA KALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution System, Accommodate FHTC (700 Nos) &amp; Construction of Boundary Wall with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-B,MOUZA-UTTAMPUR)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2023-2024</t>
+  </si>
+  <si>
+    <t>523/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution System, Accommodate FHTC (1012 nos) Construction of Switch Room cum Chlorine Room I &amp; II and Interconnection of Risisng main with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-A,MOUZA-RAMCHANDRAPUR)</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>498/TD</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>S.K. MONDAL</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>RAMCHANDRAPUR AND ADJOINING MOUJAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other works for construction of Tube Well (300 mm X 200 mm x 230 Mtrs. Depth) by utilising Departmental Machineries for Ramchandrapur W/S Scheme (T/W-III), Moyna Block under Purba Medinipur Distrct, CDD PHE Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000058/2023-2024</t>
   </si>
   <si>
     <t>543/CDD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>02/07/2023</t>
   </si>
   <si>
     <t>WIZARDTECH SOLUTION</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 230 Mtrs. Depth) by utilising Departmental Machineries for Ramchandrapur W/S Scheme (T/W -II ) , Moyna Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>542/CDD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000188/2022-2023</t>
   </si>
   <si>
     <t>2429/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution System &amp; Accommodate FHTC (520 nos) with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-C,MOUZA-SHRI BRINDABAN CHAK)</t>
-[...37 lines deleted...]
-  <si>
     <t>Soil investigation &amp; R.C.C. Elevated Reservoir of capacity 350cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation) with allied works under JJM for Ramchandrapur and its Adjoining Mouzas PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000857/2023-2024</t>
   </si>
   <si>
     <t>170/TD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>SATYABRATA BHAUMIK</t>
   </si>
   <si>
     <t>Earth work in filling by carried earth and Construction of link Road for Ramchandrapur and its adjoining mouzas new Piped Water Supply Scheme at Head Work Site within Moyna Block, under Tamluk Sub-Divn. of Tamluk Division. P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001111/2023-2024</t>
   </si>
   <si>
     <t>563/TD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>KIRON CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 230 Mtrs. Depth) by utilising Departmental Machineries for Ramchandrapur W/S Scheme (T/W -II ) , Moyna Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
-[...11 lines deleted...]
-    <t>UNIVERSAL ENTERPRISES</t>
+    <t>Retaining wall cum guard wall , Approach road, Earth filling at 2nd Tube Site under Ramchandrapur and Its adjoing Mouzas PWSS under Moyna Development Block under Tamluk Sub- Division in Tamluk Division PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>245/TD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>ANIRBAN MONDAL</t>
   </si>
   <si>
     <t>RTOR000012/2024-2025</t>
   </si>
   <si>
     <t>1570/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Ramchandrapur W/S scheme PH No.-I Application No.-2004543119 Ref.-204175235</t>
   </si>
   <si>
     <t>BILL/03266/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-512</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...55 lines deleted...]
-    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>New service connetion at Ramchandrapur PH II in the district of Purba Medinipur under MMD PHE Dte. (App No: 2004962417, Con ID 204443611)</t>
   </si>
   <si>
     <t>BILL/03274/2024-2025</t>
   </si>
   <si>
     <t>C122406882987</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -909,788 +909,788 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>17.72</v>
+        <v>23.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.95</v>
+        <v>20.23</v>
       </c>
       <c r="R3" s="4">
-        <v>89.99</v>
+        <v>85.46</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.04</v>
+        <v>71.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>40.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.82</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>71.8</v>
+        <v>136.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>40.8</v>
+        <v>90.38</v>
       </c>
       <c r="R5" s="4">
-        <v>56.82</v>
+        <v>66.39</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>136.15</v>
+        <v>138.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>90.38</v>
+        <v>78.3</v>
       </c>
       <c r="R6" s="4">
-        <v>66.39</v>
+        <v>56.62</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>133.51</v>
+        <v>17.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>45.78</v>
+        <v>15.95</v>
       </c>
       <c r="R7" s="4">
-        <v>34.29</v>
+        <v>89.99</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>5.66</v>
+        <v>17.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.82</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>17.74</v>
+        <v>23.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>14.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>83.82</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>13.75</v>
+        <v>133.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>45.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>34.29</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>2.95</v>
+        <v>5.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>138.29</v>
+        <v>6.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>78.3</v>
+        <v>5.34</v>
       </c>
       <c r="R12" s="4">
-        <v>56.62</v>
+        <v>78.7</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="P13" s="4">
-        <v>6.79</v>
+        <v>13.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.34</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>78.7</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>23.68</v>
+        <v>2.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>20.23</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>85.46</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>8.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>