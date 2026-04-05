--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,86 +192,50 @@
     <t>Quotation for new service connection at Bakcha w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No.2004631507, Ref ID 204237228)</t>
   </si>
   <si>
     <t>BILL/04744/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-906</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Bakcha w/s scheme PH-I in the district of Purba Medinipur under MMD PHE dte.(Application No.-2004620130, Ref ID-204229481)</t>
   </si>
   <si>
     <t>BILL/04502/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-854</t>
   </si>
   <si>
     <t>16/03/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1138,213 +1102,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>2.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>72.63</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>