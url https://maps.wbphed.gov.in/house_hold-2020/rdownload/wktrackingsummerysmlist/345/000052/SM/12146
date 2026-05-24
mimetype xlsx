--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -848,54 +848,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>23.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.33</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -911,54 +911,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1122,54 +1122,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>72.63</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>23.06</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>31.75</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>