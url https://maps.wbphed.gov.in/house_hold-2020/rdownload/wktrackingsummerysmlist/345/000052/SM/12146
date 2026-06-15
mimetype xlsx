--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,107 @@
     <t>Quotation for new service connection at Bakcha w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No.2004631507, Ref ID 204237228)</t>
   </si>
   <si>
     <t>BILL/04744/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-906</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Bakcha w/s scheme PH-I in the district of Purba Medinipur under MMD PHE dte.(Application No.-2004620130, Ref ID-204229481)</t>
   </si>
   <si>
     <t>BILL/04502/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-854</t>
   </si>
   <si>
     <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>Installation of display Board at 5 nos { 1. GOBARDAN PWSS( PUMP HOUSE -2) , 2. UTTAR CHONGRA CHAK PWSS( PUMP HOUSE 1 &amp; 2), 3.BAKCHA PWSS( PUMP HOUSE 1 &amp; 2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2025-2026</t>
+  </si>
+  <si>
+    <t>58/RWS/TSD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Motor Cab / Luxury Taxi (Commercial) with catalytic converter attachment (Bharat Stage-IV) on daily basis for the period from 01.01.2025 to 31.06.2025 i.e. 06 (Six) Months for the use of the Office of the Assistant Engineer, RWS Tamluk Sub-Division, under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000573/2024-2025</t>
+  </si>
+  <si>
+    <t>344/RWS/TSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>SADHAN CHANDRA SAMANTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,87 +1159,276 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>2.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>10310.59</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>301.79</v>
+      </c>
+      <c r="R10" s="4">
+        <v>2.93</v>
+      </c>
+      <c r="S10" s="4">
+        <v>75</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>1.08</v>
+      </c>
+      <c r="R11" s="4">
+        <v>126.12</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>10384.92</v>
+      </c>
+      <c r="P12" s="8">
+        <v>325.93</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>3.14</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>