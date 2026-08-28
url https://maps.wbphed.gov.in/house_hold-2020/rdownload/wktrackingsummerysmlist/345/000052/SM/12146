--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,219 +80,219 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BAKCHA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12146</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAKCHA and ADJOINING MOUJAS, Block Moyna, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001331/2022-2023</t>
+  </si>
+  <si>
+    <t>2336/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR DAS</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>BAKCHA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000183/2022-2023</t>
   </si>
   <si>
     <t>2430/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...23 lines deleted...]
-    <t>PRANAB KUMAR DAS</t>
+    <t>Hiring of Diesel Motor Cab / Luxury Taxi (Commercial) with catalytic converter attachment (Bharat Stage-IV) on daily basis for the period from 01.01.2025 to 31.06.2025 i.e. 06 (Six) Months for the use of the Office of the Assistant Engineer, RWS Tamluk Sub-Division, under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000573/2024-2025</t>
+  </si>
+  <si>
+    <t>344/RWS/TSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>SADHAN CHANDRA SAMANTA</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 300 cum RCC OHR at Bakcha PWSS at Moyna Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000879/2023-2024</t>
   </si>
   <si>
     <t>201/TD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>1559/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
+    <t>Quotation for Bakcha w/s scheme PH-I in the district of Purba Medinipur under MMD PHE dte.(Application No.-2004620130, Ref ID-204229481)</t>
+  </si>
+  <si>
+    <t>BILL/04502/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-854</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Bakcha w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No.2004631507, Ref ID 204237228)</t>
   </si>
   <si>
     <t>BILL/04744/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-906</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...13 lines deleted...]
-  <si>
     <t>Installation of display Board at 5 nos { 1. GOBARDAN PWSS( PUMP HOUSE -2) , 2. UTTAR CHONGRA CHAK PWSS( PUMP HOUSE 1 &amp; 2), 3.BAKCHA PWSS( PUMP HOUSE 1 &amp; 2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000253/2025-2026</t>
   </si>
   <si>
     <t>58/RWS/TSD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
-  </si>
-[...37 lines deleted...]
-    <t>SADHAN CHANDRA SAMANTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,601 +821,601 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.3</v>
+        <v>23.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.69</v>
+        <v>10310.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.11</v>
+        <v>267.44</v>
       </c>
       <c r="R4" s="4">
-        <v>93.33</v>
+        <v>2.59</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>26.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>12.6</v>
+        <v>0.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>126.12</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>6.12</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>2.97</v>
+        <v>12.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.83</v>
+        <v>2.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10310.59</v>
+        <v>6.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>301.79</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>2.93</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.08</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>126.12</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>10384.92</v>
       </c>
       <c r="P12" s="8">
-        <v>325.93</v>
+        <v>291.58</v>
       </c>
       <c r="Q12" s="8">
-        <v>3.14</v>
+        <v>2.81</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>