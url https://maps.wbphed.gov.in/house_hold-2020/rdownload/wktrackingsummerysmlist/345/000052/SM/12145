--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -161,51 +161,51 @@
   <si>
     <t>1664/TD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Sinking of Tube well,Pump House ,OHR of capacity 400 Cum &amp; 150 Cum , Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation, Rigid Pavement &amp; Accommodate FHTC (3874 nos) Including 2 years of Operation &amp; maintenace , under JJM with allied work for Satshatamal PWSS ,Tania Bila PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000499/2023-2024</t>
   </si>
   <si>
     <t>1670/TD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>30/05/2026</t>
   </si>
   <si>
     <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>