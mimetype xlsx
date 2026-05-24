--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -821,54 +821,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>22.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.03</v>
       </c>
       <c r="S4" s="4">
         <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -943,88 +943,88 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>1214.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>165.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>1296.72</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>181.78</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>14.02</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>