--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,74 @@
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Sinking of Tube well,Pump House ,OHR of capacity 400 Cum &amp; 150 Cum , Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation, Rigid Pavement &amp; Accommodate FHTC (3874 nos) Including 2 years of Operation &amp; maintenace , under JJM with allied work for Satshatamal PWSS ,Tania Bila PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000499/2023-2024</t>
   </si>
   <si>
     <t>1670/TD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>30/05/2026</t>
   </si>
   <si>
     <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-II Of TANIABILA W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-II, WBSEDCL SUPPLY OFFICE: PATASPUR C.C.C. Ref. Memo No- 2004971307/QUOT/03 DT. 20-11-2024 Application NO- 2004971307 Application type-New connection Consumer Id- 204450412</t>
+  </si>
+  <si>
+    <t>BILL/03665/2024-2025</t>
+  </si>
+  <si>
+    <t>C012524041808</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of TANIABILA W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-II, WBSEDCL SUPPLY OFFICE: PATASPUR C.C.C. Ref. Memo No- 2004971271/QUOT/03 DT. 20-11-2024 Application NO- 2004971271 Application type-New connection Consumer Id- 204450410</t>
+  </si>
+  <si>
+    <t>BILL/03666/2024-2025</t>
+  </si>
+  <si>
+    <t>C012524040713</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,70 +621,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -957,87 +981,205 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>1214.41</v>
       </c>
       <c r="Q6" s="4">
         <v>165.13</v>
       </c>
       <c r="R6" s="4">
         <v>13.6</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>3.26</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.52</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1304.5</v>
+      </c>
+      <c r="P9" s="8">
+        <v>181.78</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>13.93</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>