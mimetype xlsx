--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,135 +80,135 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Potashpur-II</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>TANIA BILA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12145</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for TANIA BILA and ADJOINING MOUJAS, Block Potashpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001318/2022-2023</t>
+  </si>
+  <si>
+    <t>2320/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>TANIA BILA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube well,Pump House ,OHR of capacity 400 Cum &amp; 150 Cum , Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation, Rigid Pavement &amp; Accommodate FHTC (3874 nos) Including 2 years of Operation &amp; maintenace , under JJM with allied work for Satshatamal PWSS ,Tania Bila PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000499/2023-2024</t>
+  </si>
+  <si>
+    <t>1670/TD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2023-2024</t>
   </si>
   <si>
     <t>349/TD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000042/2024-2025</t>
   </si>
   <si>
     <t>1664/TD</t>
   </si>
   <si>
     <t>29/04/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II Of TANIABILA W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-II, WBSEDCL SUPPLY OFFICE: PATASPUR C.C.C. Ref. Memo No- 2004971307/QUOT/03 DT. 20-11-2024 Application NO- 2004971307 Application type-New connection Consumer Id- 204450412</t>
   </si>
   <si>
     <t>BILL/03665/2024-2025</t>
   </si>
   <si>
     <t>C012524041808</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of TANIABILA W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-II, WBSEDCL SUPPLY OFFICE: PATASPUR C.C.C. Ref. Memo No- 2004971271/QUOT/03 DT. 20-11-2024 Application NO- 2004971271 Application type-New connection Consumer Id- 204450410</t>
   </si>
   <si>
     <t>BILL/03666/2024-2025</t>
   </si>
   <si>
     <t>C012524040713</t>
   </si>
@@ -761,281 +761,281 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>51.9</v>
+        <v>22.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>22.79</v>
+        <v>1214.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.65</v>
+        <v>165.13</v>
       </c>
       <c r="R4" s="4">
-        <v>73.03</v>
+        <v>13.6</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.61</v>
+        <v>51.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1214.41</v>
+        <v>7.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>165.13</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>13.6</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
@@ -1050,51 +1050,51 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">