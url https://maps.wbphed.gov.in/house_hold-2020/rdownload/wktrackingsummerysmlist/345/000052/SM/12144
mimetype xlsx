--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>Quotation for new service connection at Basantachak w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. ( App No 2004756260, Ref ID 204319518)</t>
   </si>
   <si>
     <t>BILL/01700/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-492</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Basantachak w/s scheme PH-II in the district of Purba Medinipur under MMD PHE dte.(Application No.-2004608977, Ref ID-204222619)</t>
   </si>
   <si>
     <t>BILL/04497/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-853</t>
   </si>
   <si>
     <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -848,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>23.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.67</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1102,87 +1123,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>2.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>10310.59</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>326.87</v>
+      </c>
+      <c r="R9" s="4">
+        <v>3.17</v>
+      </c>
+      <c r="S9" s="4">
+        <v>75</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>10377.86</v>
+      </c>
+      <c r="P10" s="8">
+        <v>348.81</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>3.36</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>