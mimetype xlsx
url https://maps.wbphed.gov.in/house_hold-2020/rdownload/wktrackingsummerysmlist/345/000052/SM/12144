--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -80,110 +80,131 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BASANTA CHAK AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12144</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BASANTA CHAK and ADJOINING MOUJAS, Block Moyna, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001330/2022-2023</t>
+  </si>
+  <si>
+    <t>2335/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>BASANTA CHAK AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000182/2022-2023</t>
   </si>
   <si>
     <t>2431/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 300 cum RCC OHR at Basanta Chak PWSS at Moyna Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000877/2023-2024</t>
   </si>
   <si>
     <t>199/TD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>1560/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
@@ -192,71 +213,50 @@
     <t>Quotation for new service connection at Basantachak w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. ( App No 2004756260, Ref ID 204319518)</t>
   </si>
   <si>
     <t>BILL/01700/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-492</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Basantachak w/s scheme PH-II in the district of Purba Medinipur under MMD PHE dte.(Application No.-2004608977, Ref ID-204222619)</t>
   </si>
   <si>
     <t>BILL/04497/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-853</t>
   </si>
   <si>
     <t>16/03/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,475 +785,475 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.73</v>
+        <v>23.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.67</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.68</v>
+        <v>10310.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>21.94</v>
+        <v>276.66</v>
       </c>
       <c r="R4" s="4">
-        <v>92.67</v>
+        <v>2.68</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>21.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>12.76</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>5.19</v>
+        <v>12.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>2.96</v>
+        <v>5.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>10310.59</v>
+        <v>2.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>326.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>3.17</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>10377.86</v>
       </c>
       <c r="P10" s="8">
-        <v>348.81</v>
+        <v>298.61</v>
       </c>
       <c r="Q10" s="8">
-        <v>3.36</v>
+        <v>2.88</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>