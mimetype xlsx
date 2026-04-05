--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -176,51 +176,51 @@
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking Tube well,Pump House , Construction of 350 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (2138 nos), Including 2 years of operation maintance under JJM with allied work for Balgobindapur- PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000613/2023-2024</t>
   </si>
   <si>
     <t>2272/TD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>27/01/2026</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>