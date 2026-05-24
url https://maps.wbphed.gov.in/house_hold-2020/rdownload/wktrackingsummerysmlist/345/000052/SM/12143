--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -176,51 +176,51 @@
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking Tube well,Pump House , Construction of 350 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (2138 nos), Including 2 years of operation maintance under JJM with allied work for Balgobindapur- PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000613/2023-2024</t>
   </si>
   <si>
     <t>2272/TD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/04/2026</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -836,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>23.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.47</v>
       </c>
       <c r="S4" s="4">
         <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1051,54 +1051,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>750.03</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>14.81</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>