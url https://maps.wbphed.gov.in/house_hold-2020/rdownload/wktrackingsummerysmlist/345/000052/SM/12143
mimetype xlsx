--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,150 +80,150 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Potashpur-II</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BALGOBINDAPUR &amp; ADJOINING MOUZAS</t>
+  </si>
+  <si>
+    <t>SM/12143</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BALGOBINDAPUR and ADJOINING MOUJAS, Block Potashpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001329/2022-2023</t>
+  </si>
+  <si>
+    <t>2334/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>BALGOBINDAPUR &amp; ADJOINING MOUZAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking Tube well,Pump House , Construction of 350 cum OHR (Intze type with pile foundation), Rising main, Head work site, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (2138 nos), Including 2 years of operation maintance under JJM with allied work for Balgobindapur- PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000613/2023-2024</t>
+  </si>
+  <si>
+    <t>2272/TD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000261/2022-2023</t>
   </si>
   <si>
     <t>2702/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000018/2024-2025</t>
   </si>
   <si>
     <t>1648/TD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of BALGOBINDAPUR W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-II, WBSEDCL SUPPLY OFFICE: PATASPUR C.C.C. Ref. Memo No- 2004675882/QUOT/03 DT. 12-04-2024 Application NO- 2004675882 Application type-New connection Consumer Id- 204270815</t>
   </si>
   <si>
     <t>BILL/00578/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-100</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...22 lines deleted...]
-    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,322 +752,322 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>14.6</v>
+        <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.7</v>
+        <v>693.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>14.81</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>62.47</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>13.17</v>
+        <v>14.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>5.17</v>
+        <v>13.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>693.39</v>
+        <v>5.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>750.03</v>