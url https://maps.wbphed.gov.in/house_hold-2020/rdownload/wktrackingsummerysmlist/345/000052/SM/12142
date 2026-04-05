--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -182,51 +182,51 @@
   <si>
     <t>ORD/001328/2022-2023</t>
   </si>
   <si>
     <t>2330/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (25 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
   </si>
   <si>
     <t>ORD/000814/2022-2023</t>
   </si>
   <si>
     <t>3104/TD</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>02/02/2026</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of R.C.C. approach road at Head work site of Hariballabhpur &amp; its adjoining mouzas Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E.Dte.(Length of Approach Road-45mtr)</t>
   </si>
   <si>
     <t>ORD/000863/2023-2024</t>
   </si>
   <si>
     <t>240/TD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>G. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>