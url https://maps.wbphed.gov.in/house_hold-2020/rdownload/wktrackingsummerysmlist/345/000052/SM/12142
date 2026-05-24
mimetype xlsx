--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -957,54 +957,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>16.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.75</v>
       </c>
       <c r="S3" s="4">
         <v>68</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1205,54 +1205,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>10.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>29.49</v>
       </c>
       <c r="S7" s="4">
         <v>36</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1329,54 +1329,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>30.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>30.47</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.67</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1392,54 +1392,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>20.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>17.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.7</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1632,54 +1632,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>19.22</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>14.6</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="S14" s="4">
         <v>26</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1695,54 +1695,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>83.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>30.56</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>36.53</v>
       </c>
       <c r="S15" s="4">
         <v>55</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1758,54 +1758,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>131.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>68.59</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>52.2</v>
       </c>
       <c r="S16" s="4">
         <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1821,54 +1821,54 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="4">
         <v>21.6</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>21.23</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.27</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1884,54 +1884,54 @@
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="4">
         <v>4.53</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>91.32</v>
       </c>
       <c r="S18" s="4">
         <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -1947,88 +1947,88 @@
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>20.62</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>19.41</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>94.15</v>
       </c>
       <c r="S19" s="4">
         <v>75</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>450.76</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>221.2</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>49.07</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>