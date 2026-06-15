--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,51 +182,51 @@
   <si>
     <t>ORD/001328/2022-2023</t>
   </si>
   <si>
     <t>2330/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (25 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
   </si>
   <si>
     <t>ORD/000814/2022-2023</t>
   </si>
   <si>
     <t>3104/TD</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>02/06/2026</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of R.C.C. approach road at Head work site of Hariballabhpur &amp; its adjoining mouzas Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E.Dte.(Length of Approach Road-45mtr)</t>
   </si>
   <si>
     <t>ORD/000863/2023-2024</t>
   </si>
   <si>
     <t>240/TD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>G. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
@@ -360,50 +360,68 @@
     <t>ORD/000817/2022-2023</t>
   </si>
   <si>
     <t>3107/TD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>ELECTIVA ENTERPRISE</t>
   </si>
   <si>
     <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (50 nos)within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-F)</t>
   </si>
   <si>
     <t>ORD/000240/2023-2024</t>
   </si>
   <si>
     <t>503/TD</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (300 nos) and Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>566/TD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,73 +810,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1961,87 +1979,150 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>20.62</v>
       </c>
       <c r="Q19" s="4">
         <v>19.41</v>
       </c>
       <c r="R19" s="4">
         <v>94.15</v>
       </c>
       <c r="S19" s="4">
         <v>75</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P20" s="4">
+        <v>167.34</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>65.25</v>
+      </c>
+      <c r="R20" s="4">
+        <v>38.99</v>
+      </c>
+      <c r="S20" s="4">
+        <v>70</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>618.1</v>
+      </c>
+      <c r="P21" s="8">
+        <v>286.45</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>46.34</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>