--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,348 +80,348 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sutahata</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>HARIBALLABHPUR AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12142</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for HARIBALLABHPUR and ADJOINING MOUJAS, Block Sutahata District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001328/2022-2023</t>
+  </si>
+  <si>
+    <t>2330/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>HARIBALLABHPUR AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (25 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000814/2022-2023</t>
+  </si>
+  <si>
+    <t>3104/TD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work(50 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-H)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000815/2022-2023</t>
   </si>
   <si>
     <t>3105/TD</t>
   </si>
   <si>
-    <t>02/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>DEBDUT CONSTRUCTION</t>
   </si>
   <si>
     <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (50 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
   </si>
   <si>
     <t>ORD/000827/2022-2023</t>
   </si>
   <si>
     <t>3120/TD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>TAPAN BERA</t>
   </si>
   <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (725nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-J)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>139/TD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>S. B. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work (400nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000238/2023-2024</t>
+  </si>
+  <si>
+    <t>499/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>BARH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (50 nos)within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000240/2023-2024</t>
+  </si>
+  <si>
+    <t>503/TD</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (30 nos)within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-K)</t>
+  </si>
+  <si>
+    <t>ORD/000817/2022-2023</t>
+  </si>
+  <si>
+    <t>3107/TD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>ELECTIVA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work(50 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000816/2022-2023</t>
+  </si>
+  <si>
+    <t>3106/TD</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (50 nos)within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000813/2022-2023</t>
+  </si>
+  <si>
+    <t>3103/TD</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (300 nos) and Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>566/TD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000896/2022-2023</t>
+  </si>
+  <si>
+    <t>3346/TD</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Ground water based Hariballabhpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work(50nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
+  </si>
+  <si>
+    <t>ORD/000241/2023-2024</t>
+  </si>
+  <si>
+    <t>504/TD</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000162/2022-2023</t>
   </si>
   <si>
     <t>2471/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of R.C.C. approach road at Head work site of Hariballabhpur &amp; its adjoining mouzas Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E.Dte.(Length of Approach Road-45mtr)</t>
   </si>
   <si>
     <t>ORD/000863/2023-2024</t>
   </si>
   <si>
     <t>240/TD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>G. S. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Hariballabhpur Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
-[...28 lines deleted...]
-  <si>
     <t>RTOR000188/2023-2024</t>
   </si>
   <si>
     <t>637/W</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
+    <t>Quotation Bill for new service connection at TW-I &amp; II of Hariballavpur w/s scheme under MMD,PHE, Dte. Block-Sutahata,Chaitanyapur C.C.C Memo No.-2004632082/Quot/03 Date-05/03/2024 Application No.-2004632082 Application Type-New Connection Reference ID-204237950</t>
+  </si>
+  <si>
+    <t>BILL/04382/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-826</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation Bill for New Service Connection at PH-II of Hariballavpur pwss,Block-Sutahata, under MMD,PHE Dte. Name of C.C.C.- Chaitanyapur Application no.-2004644794 Application Type-New Connection Quotation Date-15/03/2024 Quotation Due Date-17/03/2025</t>
   </si>
   <si>
     <t>BILL/04750/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-920</t>
   </si>
   <si>
     <t>28/03/2024</t>
-  </si>
-[...121 lines deleted...]
-    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,1113 +972,1113 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.69</v>
+        <v>23.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>11.31</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>67.75</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>10.75</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>3.17</v>
+      </c>
+      <c r="R4" s="4">
+        <v>29.49</v>
+      </c>
+      <c r="S4" s="4">
         <v>36</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>18.07</v>
+        <v>16.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.75</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>23.65</v>
+        <v>20.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>10.75</v>
+        <v>83.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.17</v>
+        <v>30.56</v>
       </c>
       <c r="R7" s="4">
-        <v>29.49</v>
+        <v>36.53</v>
       </c>
       <c r="S7" s="4">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>4.78</v>
+        <v>131.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>68.59</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>52.2</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>30.88</v>
+        <v>20.62</v>
       </c>
       <c r="Q9" s="4">
-        <v>30.47</v>
+        <v>19.41</v>
       </c>
       <c r="R9" s="4">
-        <v>98.67</v>
+        <v>94.15</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>20.43</v>
+        <v>4.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>17.71</v>
+        <v>4.14</v>
       </c>
       <c r="R10" s="4">
-        <v>86.7</v>
+        <v>91.32</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>10.66</v>
+        <v>21.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.27</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.28</v>
+        <v>19.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>14.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>13.11</v>
+        <v>167.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>65.25</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>38.99</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>19.22</v>
+        <v>30.88</v>
       </c>
       <c r="Q14" s="4">
-        <v>14.6</v>
+        <v>30.47</v>
       </c>
       <c r="R14" s="4">
-        <v>76</v>
+        <v>98.67</v>
       </c>
       <c r="S14" s="4">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="P15" s="4">
-        <v>83.67</v>
+        <v>20.43</v>
       </c>
       <c r="Q15" s="4">
-        <v>30.56</v>
+        <v>17.71</v>
       </c>
       <c r="R15" s="4">
-        <v>36.53</v>
+        <v>86.7</v>
       </c>
       <c r="S15" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>131.4</v>
+        <v>18.07</v>
       </c>
       <c r="Q16" s="4">
-        <v>68.59</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>52.2</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>21.6</v>
+        <v>4.78</v>
       </c>
       <c r="Q17" s="4">
-        <v>21.23</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>98.27</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="P18" s="4">
-        <v>4.53</v>
+        <v>10.66</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.14</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>91.32</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>20.62</v>
+        <v>13.11</v>
       </c>
       <c r="Q19" s="4">
-        <v>19.41</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>94.15</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>167.34</v>
+        <v>0.28</v>
       </c>
       <c r="Q20" s="4">
-        <v>65.25</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>38.99</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>618.1</v>