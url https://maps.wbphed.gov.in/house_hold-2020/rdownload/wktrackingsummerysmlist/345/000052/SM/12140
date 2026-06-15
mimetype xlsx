--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,62 @@
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for RAMCHANDRAPUR and ADJOINING MOUJAS, Block Moyna, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001332/2022-2023</t>
   </si>
   <si>
     <t>2337/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation Bill For Ramchandrapur W/S Scheme T/W-II Kolaghat CCC Application No=2005024015 Reference ID=204482671</t>
+  </si>
+  <si>
+    <t>BILL/03943/2024-2025</t>
+  </si>
+  <si>
+    <t>C012539022843</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -930,101 +942,160 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>23.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.78</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P7" s="4">
+        <v>3.36</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>61.75</v>
+      </c>
+      <c r="P8" s="8">
+        <v>11.09</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>17.95</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>