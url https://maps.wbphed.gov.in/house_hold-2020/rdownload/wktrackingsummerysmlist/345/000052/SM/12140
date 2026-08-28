--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -80,126 +80,126 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>RAMCHANDRAPUR AND ITS ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12140</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for RAMCHANDRAPUR and ADJOINING MOUJAS, Block Moyna, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001332/2022-2023</t>
+  </si>
+  <si>
+    <t>2337/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>RAMCHANDRAPUR AND ITS ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000212/2022-2023</t>
   </si>
   <si>
     <t>2467/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Quotation for RAMCHANDRAPUR Water Supply Scheme , (Ref. ID-204075844)</t>
   </si>
   <si>
     <t>BILL/02185/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-239</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>RTOR000167/2023-2024</t>
   </si>
   <si>
     <t>114/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation Bill For Ramchandrapur W/S Scheme T/W-II Kolaghat CCC Application No=2005024015 Reference ID=204482671</t>
   </si>
   <si>
     <t>BILL/03943/2024-2025</t>
   </si>
   <si>
     <t>C012539022843</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -740,306 +740,306 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.42</v>
+        <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.95</v>
+        <v>19.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>11.32</v>
+        <v>3.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>23.7</v>
+        <v>11.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.09</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>46.78</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>3.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>