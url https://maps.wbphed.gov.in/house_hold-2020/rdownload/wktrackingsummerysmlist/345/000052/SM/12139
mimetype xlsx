--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,122 +131,86 @@
   <si>
     <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (30nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000812/2022-2023</t>
   </si>
   <si>
     <t>3081/TD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>HYDROTECH ASSOCIATES</t>
   </si>
   <si>
-    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (483nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-F)</t>
-[...16 lines deleted...]
-  <si>
     <t>Ground water based Erekhali Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work (400 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
   </si>
   <si>
     <t>ORD/000243/2023-2024</t>
   </si>
   <si>
     <t>511/TD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>10/06/2023</t>
   </si>
   <si>
     <t>MANAS KUMAR SAHA</t>
   </si>
   <si>
     <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (300 nos) work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>583/TD</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>RAJ KUMAR SINGHA</t>
   </si>
   <si>
-    <t>Land development at HW site, boundary wall at HW site &amp; 2nd TW site of ground water based Erekhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 250mm X150mm X 280 Mtrs. Depth) by utilising Departmental Machineries for Erekhali W/S Scheme (T/W-I &amp; II) , Sutahata Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000121/2023-2024</t>
   </si>
   <si>
     <t>1388/CDD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000189/2023-2024</t>
@@ -290,78 +254,81 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for EREKHALI and ADJOINING MOUJAS, Block Sutahata, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001325/2022-2023</t>
   </si>
   <si>
     <t>2327/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
-    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (470nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
-[...13 lines deleted...]
-  <si>
     <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (30nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
   </si>
   <si>
     <t>ORD/000811/2022-2023</t>
   </si>
   <si>
     <t>3080/TD</t>
   </si>
   <si>
     <t>07/12/2024</t>
   </si>
   <si>
     <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Box Culvert at HW site &amp; 2nd TW site ,Canal crossing &amp; Approach Road of ground water based Erekhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000735/2023-2024</t>
+  </si>
+  <si>
+    <t>2987/TD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -974,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.28</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>82.77</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1034,60 +1001,60 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>73.45</v>
+        <v>93.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>51.32</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>69.87</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -1097,655 +1064,533 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>93.6</v>
+        <v>172.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>57.08</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>60.98</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>172.52</v>
+        <v>31.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>34.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>19.87</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>14.78</v>
+        <v>10.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>31.41</v>
+        <v>6.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.24</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>93.1</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>10.55</v>
+        <v>6.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>6.17</v>
+        <v>23.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>6.26</v>
+        <v>9.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>23.69</v>
+        <v>18</v>
       </c>
       <c r="Q13" s="4">
-        <v>15.21</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>64.19</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>400.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>