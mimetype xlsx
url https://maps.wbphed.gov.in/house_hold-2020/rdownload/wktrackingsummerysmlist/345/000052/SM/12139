--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -941,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.77</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>93.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>57.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.98</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1067,54 +1067,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>172.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19.87</v>
       </c>
       <c r="S6" s="4">
         <v>22</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1130,54 +1130,54 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>31.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.1</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1370,54 +1370,54 @@
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>23.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>64.19</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1433,54 +1433,54 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>9.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>81.7</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1496,88 +1496,88 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>18</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.6</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>64.42</v>
       </c>
       <c r="S13" s="4">
         <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>400.51</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>163.73</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>40.88</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>