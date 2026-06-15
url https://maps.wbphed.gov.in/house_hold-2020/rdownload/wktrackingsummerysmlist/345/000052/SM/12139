--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,122 @@
     <t>3080/TD</t>
   </si>
   <si>
     <t>07/12/2024</t>
   </si>
   <si>
     <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
   </si>
   <si>
     <t>Box Culvert at HW site &amp; 2nd TW site ,Canal crossing &amp; Approach Road of ground water based Erekhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000735/2023-2024</t>
   </si>
   <si>
     <t>2987/TD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (483nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000901/2022-2023</t>
+  </si>
+  <si>
+    <t>3350/TD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (470nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000900/2022-2023</t>
+  </si>
+  <si>
+    <t>3349/TD</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>SUNNY ELECTRIC CO</t>
+  </si>
+  <si>
+    <t>Land development at HW site, boundary wall at HW site &amp; 2nd TW site of ground water based Erekhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2024-2025</t>
+  </si>
+  <si>
+    <t>3945/TD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>CHANDA AGENCIES</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2025-2026</t>
+  </si>
+  <si>
+    <t>875/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1510,87 +1582,339 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>18</v>
       </c>
       <c r="Q13" s="4">
         <v>11.6</v>
       </c>
       <c r="R13" s="4">
         <v>64.42</v>
       </c>
       <c r="S13" s="4">
         <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>73.45</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>51.32</v>
+      </c>
+      <c r="R14" s="4">
+        <v>69.87</v>
+      </c>
+      <c r="S14" s="4">
+        <v>70</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>72.51</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>49.13</v>
+      </c>
+      <c r="R15" s="4">
+        <v>67.76</v>
+      </c>
+      <c r="S15" s="4">
+        <v>52</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>14.78</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>45</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>40</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>566.03</v>
+      </c>
+      <c r="P18" s="8">
+        <v>264.17</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>46.67</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>