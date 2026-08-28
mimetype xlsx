--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,306 +80,306 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sutahata</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>EREKHALI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12139</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for EREKHALI and ADJOINING MOUJAS, Block Sutahata, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001325/2022-2023</t>
+  </si>
+  <si>
+    <t>2327/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>EREKHALI AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (30nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000812/2022-2023</t>
+  </si>
+  <si>
+    <t>3081/TD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>HYDROTECH ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (483nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000901/2022-2023</t>
+  </si>
+  <si>
+    <t>3350/TD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (470nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000900/2022-2023</t>
+  </si>
+  <si>
+    <t>3349/TD</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>SUNNY ELECTRIC CO</t>
+  </si>
+  <si>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work (400 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>511/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/06/2023</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (300 nos) work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2023-2024</t>
+  </si>
+  <si>
+    <t>583/TD</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (30nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000811/2022-2023</t>
+  </si>
+  <si>
+    <t>3080/TD</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
+  </si>
+  <si>
+    <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Box Culvert at HW site &amp; 2nd TW site ,Canal crossing &amp; Approach Road of ground water based Erekhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000735/2023-2024</t>
+  </si>
+  <si>
+    <t>2987/TD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 250mm X150mm X 280 Mtrs. Depth) by utilising Departmental Machineries for Erekhali W/S Scheme (T/W-I &amp; II) , Sutahata Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000121/2023-2024</t>
+  </si>
+  <si>
+    <t>1388/CDD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000164/2022-2023</t>
   </si>
   <si>
     <t>2472/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Ground water based Erekhali Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (30nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
-[...80 lines deleted...]
-    <t>MENAKA ENTERPRISE</t>
+    <t>Land development at HW site, boundary wall at HW site &amp; 2nd TW site of ground water based Erekhali Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2024-2025</t>
+  </si>
+  <si>
+    <t>3945/TD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>CHANDA AGENCIES</t>
   </si>
   <si>
     <t>RTOR000189/2023-2024</t>
   </si>
   <si>
     <t>638/W</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation bill for new service connection at TW-II Of Erekhali w/s scheme, Block-Sutahata in the Dist. of purba medinipur under MMD PHE Dte. Name of C.C.C.-Chaitanyapur Application no.-2004923436 Application Type-New Connection Reference ID-204414482 Quotation Date-01/10/2024 Quotation Due Date-01/10/2025 Contract Demand-8344W</t>
   </si>
   <si>
     <t>BILL/02676/2024-2025</t>
   </si>
   <si>
     <t>C102415718521</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation bill for new service connection at TW-I of Eriakhali w/s scheme,Block-Sutahata under MMD,PHE Dte. C.C.C-Chaitanyapur Application no.-2004695183 Application type-new connection Quotation Date-24/04/2024 Quotation Due Date-24/04/2025 Contract Demand-8500W</t>
   </si>
   <si>
     <t>BILL/00649/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-108</t>
   </si>
   <si>
     <t>06/05/2024</t>
-  </si>
-[...106 lines deleted...]
-    <t>CHANDA AGENCIES</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000511/2025-2026</t>
   </si>
   <si>
     <t>875/HESD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -929,918 +929,918 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.44</v>
+        <v>23.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>10.01</v>
       </c>
       <c r="Q4" s="4">
         <v>8.28</v>
       </c>
       <c r="R4" s="4">
         <v>82.77</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>93.6</v>
+        <v>73.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>57.08</v>
+        <v>51.32</v>
       </c>
       <c r="R5" s="4">
-        <v>60.98</v>
+        <v>69.87</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>172.52</v>
+        <v>72.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>34.27</v>
+        <v>49.13</v>
       </c>
       <c r="R6" s="4">
-        <v>19.87</v>
+        <v>67.76</v>
       </c>
       <c r="S6" s="4">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>31.41</v>
+        <v>93.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>29.24</v>
+        <v>57.08</v>
       </c>
       <c r="R7" s="4">
-        <v>93.1</v>
+        <v>60.98</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.55</v>
+        <v>172.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.27</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>19.87</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>6.17</v>
+        <v>9.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>81.7</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>11.6</v>
+      </c>
+      <c r="R10" s="4">
+        <v>64.42</v>
+      </c>
+      <c r="S10" s="4">
         <v>70</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>23.69</v>
+        <v>31.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>15.21</v>
+        <v>29.24</v>
       </c>
       <c r="R11" s="4">
-        <v>64.19</v>
+        <v>93.1</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>9.86</v>
+        <v>18.44</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.05</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>81.7</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>18</v>
+        <v>14.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.6</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>64.42</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>73.45</v>
+        <v>10.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>51.32</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>69.87</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>72.51</v>
+        <v>6.17</v>
       </c>
       <c r="Q15" s="4">
-        <v>49.13</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>67.76</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>14.78</v>
+        <v>6.26</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P17" s="4">
         <v>4.78</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>