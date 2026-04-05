--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,74 +132,50 @@
     <t>29/12/2022</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000191/2022-2023</t>
   </si>
   <si>
     <t>2384/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +564,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -826,150 +802,87 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>19.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...20 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>45.13</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>