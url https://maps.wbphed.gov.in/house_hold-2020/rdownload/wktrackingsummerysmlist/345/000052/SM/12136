--- v2 (2026-04-05)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,86 @@
     <t>29/12/2022</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000191/2022-2023</t>
   </si>
   <si>
     <t>2384/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of KALABERIA W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL C.C.C. : BHAGWANPUR C.C.C. Ref. Memo No- 2005232856/QUOT/03 DT. 21-05-2025 Application NO- 2005232856 Application type-New connection CONSUMER ID: 204628888</t>
+  </si>
+  <si>
+    <t>BILL/01391/2025-2026</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1959 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of KALABERIA PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000850/2023-2024</t>
+  </si>
+  <si>
+    <t>73/TD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -802,87 +838,207 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>19.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" s="4">
+        <v>6.87</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>584.3</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>43.7</v>
+      </c>
+      <c r="R6" s="4">
+        <v>7.48</v>
+      </c>
+      <c r="S6" s="4">
+        <v>15</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>636.3</v>
+      </c>
+      <c r="P7" s="8">
+        <v>43.7</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>6.87</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>