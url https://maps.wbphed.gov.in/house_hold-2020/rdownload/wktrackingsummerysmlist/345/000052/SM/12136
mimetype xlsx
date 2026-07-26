--- v3 (2026-06-15)
+++ v4 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,135 +80,81 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-I</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Tamluk Division</t>
   </si>
   <si>
     <t>KALABERIA &amp; ADJOINING MOUZAS</t>
   </si>
   <si>
     <t>SM/12136</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for KALABERIA and ADJOINING MOUJAS, Block Bhagawanpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1959 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of KALABERIA PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000850/2023-2024</t>
   </si>
   <si>
     <t>73/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>30/05/2026</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -600,73 +546,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -762,283 +708,104 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.24</v>
+        <v>584.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>43.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...8 lines deleted...]
-      <c r="D4" s="3" t="s">
+      <c r="A4" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>584.3</v>
+      </c>
+      <c r="P4" s="8">
+        <v>43.7</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>7.48</v>
+      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...151 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>