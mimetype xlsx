--- v4 (2026-07-26)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,84 +80,138 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-I</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>KALABERIA &amp; ADJOINING MOUZAS</t>
+  </si>
+  <si>
+    <t>SM/12136</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for KALABERIA and ADJOINING MOUJAS, Block Bhagawanpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001338/2022-2023</t>
+  </si>
+  <si>
+    <t>2343/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>KALABERIA &amp; ADJOINING MOUZAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000191/2022-2023</t>
+  </si>
+  <si>
+    <t>2384/TD</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1959 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of KALABERIA PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000850/2023-2024</t>
   </si>
   <si>
     <t>73/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>30/05/2026</t>
   </si>
   <si>
     <t>SRIMANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of KALABERIA W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL C.C.C. : BHAGWANPUR C.C.C. Ref. Memo No- 2005232856/QUOT/03 DT. 21-05-2025 Application NO- 2005232856 Application type-New connection CONSUMER ID: 204628888</t>
+  </si>
+  <si>
+    <t>BILL/01391/2025-2026</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -546,73 +600,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -708,104 +762,283 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>584.3</v>
+        <v>25.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>43.7</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>7.48</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>19.89</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>584.3</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>43.7</v>
+      </c>
+      <c r="R5" s="4">
+        <v>7.48</v>
+      </c>
+      <c r="S5" s="4">
+        <v>15</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>6.87</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>636.3</v>
+      </c>
+      <c r="P7" s="8">
+        <v>43.7</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>6.87</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>