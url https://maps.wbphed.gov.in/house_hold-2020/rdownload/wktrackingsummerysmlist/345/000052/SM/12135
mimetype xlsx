--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,74 +135,50 @@
     <t>Quotation Bill for New Service connection at T/W NO-I Of NAIPUR W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-I, AMARSI C.C.C. Ref. Memo No- 2004609871/QUOT/03 DT. 21-02-2024 Application NO- 2004609871 Application type-New connection Reference Id- 204223251</t>
   </si>
   <si>
     <t>BILL/04392/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-821</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II Of NAIPUR W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-I, WBSEDCL SUPPLY OFFICE: AMARSHI C.C.C. Ref. Memo No- 2004775287/QUOT/03 DT. 14-06-2024 Application NO- 2004775287 MEMO NO: AMR/PHE/176 DT.14/06/2024 Application type-New connection Consumer Id- 204330587</t>
   </si>
   <si>
     <t>BILL/01332/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-354</t>
   </si>
   <si>
     <t>01/07/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for NAIPUR and ADJOINING MOUJAS, Block Potashpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001317/2022-2023</t>
   </si>
   <si>
     <t>2319/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC</t>
   </si>
@@ -615,73 +591,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -918,203 +894,140 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>19507.71</v>
+        <v>22.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...20 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>57.37</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>