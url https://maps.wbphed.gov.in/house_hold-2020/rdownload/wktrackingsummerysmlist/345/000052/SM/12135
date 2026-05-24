--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -933,88 +933,88 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>22.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.85</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>57.37</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>28.14</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>