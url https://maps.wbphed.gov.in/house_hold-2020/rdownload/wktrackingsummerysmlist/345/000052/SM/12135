--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -159,50 +159,98 @@
     <t>01/07/2024</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for NAIPUR and ADJOINING MOUJAS, Block Potashpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001317/2022-2023</t>
   </si>
   <si>
     <t>2319/W/MMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>RTOR000033/2024-2025</t>
+  </si>
+  <si>
+    <t>1632/TD</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (61964 Nos) For 38 nos Pipe water supply Scheme including two years Operation &amp; Maintainance within Patashpur-I, Patashpur-II , Egra-I and Deshapran Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000677/2023-2024</t>
+  </si>
+  <si>
+    <t>2702/TD</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -591,73 +639,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -947,87 +995,268 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>22.78</v>
       </c>
       <c r="Q6" s="4">
         <v>16.14</v>
       </c>
       <c r="R6" s="4">
         <v>70.85</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" s="4">
+        <v>9.7</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P8" s="4">
+        <v>60.85</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>19507.71</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>150.73</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="S9" s="4">
+        <v>51</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>19635.63</v>
+      </c>
+      <c r="P10" s="8">
+        <v>166.87</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.85</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>