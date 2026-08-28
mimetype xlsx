--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,177 +80,177 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Potashpur-I</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>NAIPUR &amp; ADJOINING MOUZAS</t>
+  </si>
+  <si>
+    <t>SM/12135</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for NAIPUR and ADJOINING MOUJAS, Block Potashpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001317/2022-2023</t>
+  </si>
+  <si>
+    <t>2319/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>NAIPUR &amp; ADJOINING MOUZAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (61964 Nos) For 38 nos Pipe water supply Scheme including two years Operation &amp; Maintainance within Patashpur-I, Patashpur-II , Egra-I and Deshapran Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000677/2023-2024</t>
+  </si>
+  <si>
+    <t>2702/TD</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2022-2023</t>
   </si>
   <si>
     <t>2439/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Quotation Bill for New Service connection at T/W NO-II Of NAIPUR W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-I, WBSEDCL SUPPLY OFFICE: AMARSHI C.C.C. Ref. Memo No- 2004775287/QUOT/03 DT. 14-06-2024 Application NO- 2004775287 MEMO NO: AMR/PHE/176 DT.14/06/2024 Application type-New connection Consumer Id- 204330587</t>
+  </si>
+  <si>
+    <t>BILL/01332/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-354</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Restoration of damaged road work under WBSRDA, Purba Medinipur after laying of pipe line by PHE for different Piped Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01161/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-607</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>EXE-OFFICER, WBSRDA PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of NAIPUR W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-I, AMARSI C.C.C. Ref. Memo No- 2004609871/QUOT/03 DT. 21-02-2024 Application NO- 2004609871 Application type-New connection Reference Id- 204223251</t>
   </si>
   <si>
     <t>BILL/04392/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-821</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...37 lines deleted...]
-  <si>
     <t>RTOR000033/2024-2025</t>
   </si>
   <si>
     <t>1632/TD</t>
   </si>
   <si>
     <t>18/06/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,440 +779,440 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.79</v>
+        <v>22.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.85</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.13</v>
+        <v>19507.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>150.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.67</v>
+        <v>27.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>22.78</v>
+        <v>3.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.14</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>70.85</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>9.7</v>
+        <v>60.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>60.85</v>
+        <v>3.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>19507.71</v>
+        <v>9.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>150.73</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>19635.63</v>