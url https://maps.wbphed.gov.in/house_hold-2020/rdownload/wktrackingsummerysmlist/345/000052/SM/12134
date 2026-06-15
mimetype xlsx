--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,53 @@
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>94/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of BETULIACHAKLALPUR W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL SUPPLY OFFICE: BHAGWANPUR C.C.C. Ref. Memo No- 2004818516/QUOT/03 DT. 12-07-2024 Application NO- 2004818516 Application type-New connection Consumer Id- 204355509</t>
   </si>
   <si>
     <t>BILL/01891/2024-2025</t>
   </si>
   <si>
     <t>C082410083941</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1988 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of BETULYA CHAKLAPUR PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>ORD/000206/2023-2024</t>
   </si>
   <si>
     <t>413/TD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -854,54 +857,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>23.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.47</v>
       </c>
       <c r="S4" s="4">
         <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -917,54 +920,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1074,112 +1077,112 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>517.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>7</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>626.99</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>15.76</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>2.51</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>