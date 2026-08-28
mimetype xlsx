--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -80,171 +80,171 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Bhagawanpur-I</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BETULYA CHAKLALPUR PWSS &amp; ADJOINING MOUZAS</t>
+  </si>
+  <si>
+    <t>SM/12134</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BETULYA CHAKLALPUR and ADJOINING MOUJAS, Block Bhagawanpur I, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001323/2022-2023</t>
+  </si>
+  <si>
+    <t>2325/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>BETULYA CHAKLALPUR PWSS &amp; ADJOINING MOUZAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Pump House ,300 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1988 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of BETULYA CHAKLAPUR PWSS within Bhagwanpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000206/2023-2024</t>
+  </si>
+  <si>
+    <t>413/TD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000241/2022-2023</t>
   </si>
   <si>
     <t>2726/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 300 cum RCC OHR at Betula Chaklalpur Water Supply Scheme at Bhagwanpur-I Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001276/2023-2024</t>
   </si>
   <si>
     <t>1050/TD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>94/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of BETULIACHAKLALPUR W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL SUPPLY OFFICE: BHAGWANPUR C.C.C. Ref. Memo No- 2004818516/QUOT/03 DT. 12-07-2024 Application NO- 2004818516 Application type-New connection Consumer Id- 204355509</t>
   </si>
   <si>
     <t>BILL/01891/2024-2025</t>
   </si>
   <si>
     <t>C082410083941</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -773,385 +773,385 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>59.37</v>
+        <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.7</v>
+        <v>517.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>14.81</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>62.47</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>59.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>12.25</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>13.02</v>
+        <v>12.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>517.7</v>
+        <v>13.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>626.99</v>