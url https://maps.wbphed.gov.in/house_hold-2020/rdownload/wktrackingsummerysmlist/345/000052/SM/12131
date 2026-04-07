--- v1 (2026-03-03)
+++ v2 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,68 +231,50 @@
     <t>JAGANNATH MAKAR</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>GOUTAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1285,150 +1267,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>11</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>21590.72</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>