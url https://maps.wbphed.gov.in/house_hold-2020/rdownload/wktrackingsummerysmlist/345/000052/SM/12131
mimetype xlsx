--- v2 (2026-04-07)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,74 +207,50 @@
     <t>Quotation Bill for Agar Water Supply Scheme H/W Site Matangini CCC,Block=Sahid Matangini Application No=2004699675 Reference ID=204286135</t>
   </si>
   <si>
     <t>BILL/00669/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-169</t>
   </si>
   <si>
     <t>Laying distribution pipe line, Pump House , Boundary Wall ,Rising main , O&amp;M and accommodate FHTC (832 nos) under JJM with allied work for AGAR PWSS in Sahid Matangini Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (PART-A)</t>
   </si>
   <si>
     <t>ORD/000346/2023-2024</t>
   </si>
   <si>
     <t>850/TD</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>JAGANNATH MAKAR</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -950,54 +926,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1190,164 +1166,101 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>196.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>75.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>38.58</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...8 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E10" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>250.96</v>
+      </c>
+      <c r="P10" s="8">
+        <v>76.89</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>30.64</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>