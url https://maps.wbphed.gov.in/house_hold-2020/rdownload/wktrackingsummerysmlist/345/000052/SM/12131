--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,104 @@
     <t>Quotation Bill for Agar Water Supply Scheme H/W Site Matangini CCC,Block=Sahid Matangini Application No=2004699675 Reference ID=204286135</t>
   </si>
   <si>
     <t>BILL/00669/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-169</t>
   </si>
   <si>
     <t>Laying distribution pipe line, Pump House , Boundary Wall ,Rising main , O&amp;M and accommodate FHTC (832 nos) under JJM with allied work for AGAR PWSS in Sahid Matangini Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (PART-A)</t>
   </si>
   <si>
     <t>ORD/000346/2023-2024</t>
   </si>
   <si>
     <t>850/TD</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>JAGANNATH MAKAR</t>
+  </si>
+  <si>
+    <t>Additional Quotation Bill for Agar T/W-II Matangini CCC Application No=100000125403 Reference ID=860320063</t>
+  </si>
+  <si>
+    <t>BILL/03877/2024-2025</t>
+  </si>
+  <si>
+    <t>C012539021905</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Soil investigation &amp; construction of R.C.C. Elevated Reservoir of capacity 100 cum and staging height 20.00 mtr. with allied works under Agar &amp; its adjoining moujas Water Supply Scheme in Sahid Matangini Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.(PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000418/2023-2024</t>
+  </si>
+  <si>
+    <t>1087/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1180,87 +1234,272 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>196.83</v>
       </c>
       <c r="Q9" s="4">
         <v>75.94</v>
       </c>
       <c r="R9" s="4">
         <v>38.58</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>44.37</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>75.53</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>60</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>21666.86</v>
+      </c>
+      <c r="P13" s="8">
+        <v>121.26</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.56</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>