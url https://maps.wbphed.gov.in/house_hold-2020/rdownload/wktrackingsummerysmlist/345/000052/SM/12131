--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,231 +80,231 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>AGAR &amp; ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12131</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Pump House , Boundary Wall ,Rising main , O&amp;M and accommodate FHTC (832 nos) under JJM with allied work for AGAR PWSS in Sahid Matangini Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (PART-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000346/2023-2024</t>
+  </si>
+  <si>
+    <t>850/TD</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>JAGANNATH MAKAR</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>AGAR &amp; ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for AGAR &amp; ADJOINING MOUJAS PWSS, Block ¿ Shahid Matangini, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000167/2023-2024</t>
   </si>
   <si>
     <t>1409/W/MMD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>M/S B.M. ELECTRICAL</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Soil investigation &amp; construction of R.C.C. Elevated Reservoir of capacity 100 cum and staging height 20.00 mtr. with allied works under Agar &amp; its adjoining moujas Water Supply Scheme in Sahid Matangini Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.(PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000418/2023-2024</t>
+  </si>
+  <si>
+    <t>1087/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000315/2022-2023</t>
   </si>
   <si>
     <t>3003/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 100 cum RCC OHR at Agar PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000163/2024-2025</t>
   </si>
   <si>
     <t>2075/TD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000112/2023-2024</t>
   </si>
   <si>
     <t>76/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quotation Bill for Agar Water Supply Scheme T/W-II Matangini CCC,Block=Sahid Matangini Application No=2004676891 Reference ID=204270379</t>
   </si>
   <si>
     <t>BILL/00668/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-168</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for Agar Water Supply Scheme H/W Site Matangini CCC,Block=Sahid Matangini Application No=2004699675 Reference ID=204286135</t>
   </si>
   <si>
     <t>BILL/00669/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-169</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, Pump House , Boundary Wall ,Rising main , O&amp;M and accommodate FHTC (832 nos) under JJM with allied work for AGAR PWSS in Sahid Matangini Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (PART-A)</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional Quotation Bill for Agar T/W-II Matangini CCC Application No=100000125403 Reference ID=860320063</t>
   </si>
   <si>
     <t>BILL/03877/2024-2025</t>
   </si>
   <si>
     <t>C012539021905</t>
   </si>
   <si>
     <t>21/01/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>GOUTAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,635 +855,635 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.62</v>
+        <v>196.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>75.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>38.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>20.51</v>
+        <v>21.62</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>43.9</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0.21</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>5.13</v>
+        <v>75.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.29</v>
+        <v>20.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>5.63</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>196.83</v>
+        <v>5.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>75.94</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>38.58</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>5.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>44.37</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>75.53</v>
+        <v>0.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>21666.86</v>
       </c>
       <c r="P13" s="8">
-        <v>121.26</v>
+        <v>120.79</v>
       </c>
       <c r="Q13" s="8">
         <v>0.56</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>