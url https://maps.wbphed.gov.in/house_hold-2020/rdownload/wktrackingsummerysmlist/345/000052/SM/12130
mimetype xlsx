--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>1272/W/MMD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>ORD/000294/2024-2025</t>
   </si>
   <si>
     <t>484/HESD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of M.S. Structure over irrigation canal to support 200 mm dia. DI(K-7) distribution pipe under Dakshin Utaspur Water Supply Scheme at different Nodal Point under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte (L=30.00 Mtr )</t>
+  </si>
+  <si>
+    <t>ORD/000311/2024-2025</t>
+  </si>
+  <si>
+    <t>3139/TD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -881,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>10.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -944,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1261,87 +1279,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>0.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.19</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>5.18</v>
+      </c>
+      <c r="R11" s="4">
+        <v>99.8</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>61.33</v>
+      </c>
+      <c r="P12" s="8">
+        <v>6.18</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>10.08</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>