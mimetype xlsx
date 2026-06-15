--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,65 @@
     <t>484/HESD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>Construction of M.S. Structure over irrigation canal to support 200 mm dia. DI(K-7) distribution pipe under Dakshin Utaspur Water Supply Scheme at different Nodal Point under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte (L=30.00 Mtr )</t>
   </si>
   <si>
     <t>ORD/000311/2024-2025</t>
   </si>
   <si>
     <t>3139/TD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>TARUN KHATUA</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk, Haldia Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>833/HESD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1342,87 +1357,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>5.19</v>
       </c>
       <c r="Q11" s="4">
         <v>5.18</v>
       </c>
       <c r="R11" s="4">
         <v>99.8</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.13</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>70</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>63.46</v>
+      </c>
+      <c r="P13" s="8">
+        <v>6.18</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>9.74</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>