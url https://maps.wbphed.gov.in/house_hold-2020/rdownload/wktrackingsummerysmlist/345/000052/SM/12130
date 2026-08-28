--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,228 +80,228 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>DAKSHIN UTASPUR &amp; ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12130</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for DAKSHIN UTASPUR &amp; ADJOINING MOUJAS PWSS, Block ¿ Shahid Matangini, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2023-2024</t>
+  </si>
+  <si>
+    <t>1272/W/MMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001532/2023-2024</t>
+  </si>
+  <si>
+    <t>949/HESD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>DAKSHIN UTASPUR &amp; ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000276/2022-2023</t>
   </si>
   <si>
     <t>2681/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...23 lines deleted...]
-    <t>S.S.GHORAI</t>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk, Haldia Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>833/HESD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Tamluk Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2024-2025</t>
+  </si>
+  <si>
+    <t>484/HESD</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Dakshin Utaspur PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000166/2024-2025</t>
   </si>
   <si>
     <t>2078/TD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>Construction of M.S. Structure over irrigation canal to support 200 mm dia. DI(K-7) distribution pipe under Dakshin Utaspur Water Supply Scheme at different Nodal Point under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte (L=30.00 Mtr )</t>
+  </si>
+  <si>
+    <t>ORD/000311/2024-2025</t>
+  </si>
+  <si>
+    <t>3139/TD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
+  </si>
+  <si>
     <t>RTOR000128/2023-2024</t>
   </si>
   <si>
     <t>91/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
+    <t>Quotation Bill for Dakshin Usutpur Water Supply Scheme H/W Site Matangini CCC,Block=Sahid Matangini Application No=2004690460 Reference ID=204279646</t>
+  </si>
+  <si>
+    <t>BILL/00667/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-167</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation Bill for Dakshin Usutpur Water Supply Scheme T/W-II Matangini CCC,Block=Sahid Matangini Application No=2004690463 Reference ID=204279652</t>
   </si>
   <si>
     <t>BILL/00665/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-166</t>
-  </si>
-[...82 lines deleted...]
-    <t>12/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,633 +830,633 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.32</v>
+        <v>22.69</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>0.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0.05</v>
       </c>
       <c r="R4" s="4">
         <v>10.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>15.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P6" s="4">
-        <v>8.11</v>
+        <v>2.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>4.65</v>
+        <v>0.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.52</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>22.69</v>
+        <v>5.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>0.45</v>
+        <v>8.11</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>5.19</v>
+        <v>3.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.18</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.13</v>
+        <v>4.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>63.46</v>