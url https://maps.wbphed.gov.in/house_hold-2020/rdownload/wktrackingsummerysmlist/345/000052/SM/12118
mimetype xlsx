--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -329,69 +329,87 @@
   <si>
     <t>ORD/000521/2022-2023</t>
   </si>
   <si>
     <t>2093/TD</t>
   </si>
   <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>LOKENATH ENTERPRISES</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000408/2022-2023</t>
   </si>
   <si>
     <t>1448/TD</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>23/01/2026</t>
   </si>
   <si>
     <t>SNEHESH SEN</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Pump House, construction of boundary wall , Land development, Supply &amp; delivery of different dia D.I. Specials with allied works under JJM for Paniparul (Z-I) PWSS within Egra-II Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000601/2023-2024</t>
   </si>
   <si>
     <t>2195/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional Tube well at PANIPARUL ZONE - I Water supply scheme, Egra -II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001680/2023-2024</t>
+  </si>
+  <si>
+    <t>58/W/MMD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>POLYCON ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1852,87 +1870,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P18" s="4">
         <v>48.26</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P19" s="4">
+        <v>13.92</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>641.65</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>