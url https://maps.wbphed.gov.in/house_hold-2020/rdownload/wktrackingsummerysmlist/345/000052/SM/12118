--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -961,54 +961,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1022,54 +1022,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>18.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>17.03</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1083,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>38.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.59</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1144,54 +1144,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>10.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>22.37</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1205,54 +1205,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1266,54 +1266,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>37.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>91.61</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1441,54 +1441,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>13.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1498,54 +1498,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>0.36</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1559,54 +1559,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>39.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>35.73</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.71</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1734,54 +1734,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>79.14</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>47.5</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>60.02</v>
       </c>
       <c r="S16" s="4">
         <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1795,54 +1795,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P17" s="4">
         <v>170.64</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>58.11</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1917,88 +1917,88 @@
       <c r="I19" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>13.92</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>12.32</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>88.47</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>641.65</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>268.1</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>41.78</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>