--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -366,50 +366,62 @@
     <t>2195/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional Tube well at PANIPARUL ZONE - I Water supply scheme, Egra -II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001680/2023-2024</t>
   </si>
   <si>
     <t>58/W/MMD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>POLYCON ENGINEERS</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000407/2022-2023</t>
+  </si>
+  <si>
+    <t>1449/TD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1931,87 +1943,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>13.92</v>
       </c>
       <c r="Q19" s="4">
         <v>12.32</v>
       </c>
       <c r="R19" s="4">
         <v>88.47</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P20" s="4">
+        <v>351.09</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>231.59</v>
+      </c>
+      <c r="R20" s="4">
+        <v>65.96</v>
+      </c>
+      <c r="S20" s="4">
+        <v>90</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>992.73</v>
+      </c>
+      <c r="P21" s="8">
+        <v>499.69</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>50.33</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>