--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,339 +89,339 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Paniparul Zone-I</t>
   </si>
   <si>
     <t>SM/12118</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000407/2022-2023</t>
+  </si>
+  <si>
+    <t>1449/TD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR SOM</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-E)</t>
+  </si>
+  <si>
+    <t>ORD/000526/2022-2023</t>
+  </si>
+  <si>
+    <t>2012/TD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>VENUS ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000521/2022-2023</t>
+  </si>
+  <si>
+    <t>2093/TD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>LOKENATH ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-D)</t>
+  </si>
+  <si>
+    <t>ORD/000525/2022-2023</t>
+  </si>
+  <si>
+    <t>2011/TD</t>
+  </si>
+  <si>
+    <t>DHANANJOY DAS</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000408/2022-2023</t>
+  </si>
+  <si>
+    <t>1448/TD</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>SNEHESH SEN</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-F)</t>
+  </si>
+  <si>
+    <t>ORD/000527/2022-2023</t>
+  </si>
+  <si>
+    <t>2013/TD</t>
+  </si>
+  <si>
+    <t>CHARUBALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-G)</t>
+  </si>
+  <si>
+    <t>ORD/000524/2022-2023</t>
+  </si>
+  <si>
+    <t>2096/TD</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>M/S. PRADIP PRADHAN</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Paniparul Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000323/2021-2022</t>
   </si>
   <si>
     <t>1616/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with allied works including supply of all labour &amp; materials for Augmentation of Paniparul (Zone-I) Water Supply Scheme within Egra-II. Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-E)</t>
-[...56 lines deleted...]
-    <t>M/S. PRADIP PRADHAN</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000114/2022-2023</t>
+  </si>
+  <si>
+    <t>1667/TD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Paniparul Zone-I, Block ¿ Egra II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001933/2022-2023</t>
+  </si>
+  <si>
+    <t>852/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>ECO ENTERPRISE</t>
   </si>
   <si>
     <t>Name of Work: Sinking of 02 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 2nd Tube well Site of Paniparul Zone-I W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well Site of Paniparul Zone-I W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000169/2023-2024</t>
   </si>
   <si>
     <t>296/TD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Repairing &amp; renovation of Pump House, construction of boundary wall , Land development, Supply &amp; delivery of different dia D.I. Specials with allied works under JJM for Paniparul (Z-I) PWSS within Egra-II Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000601/2023-2024</t>
+  </si>
+  <si>
+    <t>2195/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>Site cleaning at Head work site of Paniparul (zone-I ) W/S Scheme within Egra-II Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000917/2023-2024</t>
+  </si>
+  <si>
+    <t>859/DSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>SOM CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000281/2022-2023</t>
   </si>
   <si>
     <t>2634/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...41 lines deleted...]
-    <t>SOM CONSTRUCTION</t>
+    <t>Paniparul W/S scheme TW-2 Memo No.-2004516174/Quot/03/1649 application no-2004516174 ref. id-204151561</t>
+  </si>
+  <si>
+    <t>BILL/03147/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-448</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Paniparul W/S scheme TW-2 Memo No.-2004516165/Quot/03/1650 application no-2004516165 ref. id-204151594</t>
+  </si>
+  <si>
+    <t>BILL/03146/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-447</t>
   </si>
   <si>
     <t>Laying distribution of pipe line, Pump House at 2nd TW site, construction of boundary wall &amp; FHTC -100nos. (Phase-II) with allied works under JJM for Paniparul( Z-I) PWSS within Egra- II Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001145/2023-2024</t>
   </si>
   <si>
     <t>565/TD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
-    <t>AJIT KUMAR SOM</t>
-[...73 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional Tube well at PANIPARUL ZONE - I Water supply scheme, Egra -II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001680/2023-2024</t>
   </si>
   <si>
     <t>58/W/MMD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>POLYCON ENGINEERS</t>
-  </si>
-[...10 lines deleted...]
-    <t>30/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -970,60 +970,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.16</v>
+        <v>351.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.16</v>
+        <v>231.59</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>65.96</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1083,964 +1083,964 @@
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>38.53</v>
+        <v>79.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.09</v>
+        <v>47.5</v>
       </c>
       <c r="R5" s="4">
-        <v>23.59</v>
+        <v>60.02</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>10.76</v>
+        <v>38.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.41</v>
+        <v>9.09</v>
       </c>
       <c r="R6" s="4">
-        <v>22.37</v>
+        <v>23.59</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.18</v>
+        <v>170.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.18</v>
+        <v>99.16</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>58.11</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>37.92</v>
+        <v>10.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>34.74</v>
+        <v>2.41</v>
       </c>
       <c r="R8" s="4">
-        <v>91.61</v>
+        <v>22.37</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>128.58</v>
+        <v>4.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>24.04</v>
+        <v>6.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>13.47</v>
+        <v>128.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.3</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.7</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.36</v>
+        <v>13.47</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.36</v>
+        <v>13.3</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>98.7</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>39.83</v>
+        <v>37.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>35.73</v>
+        <v>34.74</v>
       </c>
       <c r="R13" s="4">
-        <v>89.71</v>
+        <v>91.61</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>2.91</v>
+        <v>48.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>4.39</v>
+        <v>0.36</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="P16" s="4">
-        <v>79.14</v>
+        <v>24.04</v>
       </c>
       <c r="Q16" s="4">
-        <v>47.5</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>60.02</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>170.64</v>
+        <v>4.39</v>
       </c>
       <c r="Q17" s="4">
-        <v>99.16</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>58.11</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>48.26</v>
+        <v>2.91</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
-        <v>13.92</v>
+        <v>39.83</v>
       </c>
       <c r="Q19" s="4">
-        <v>12.32</v>
+        <v>35.73</v>
       </c>
       <c r="R19" s="4">
-        <v>88.47</v>
+        <v>89.71</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>351.09</v>
+        <v>13.92</v>
       </c>
       <c r="Q20" s="4">
-        <v>231.59</v>
+        <v>12.32</v>
       </c>
       <c r="R20" s="4">
-        <v>65.96</v>
+        <v>88.47</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>992.73</v>