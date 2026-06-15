--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,84 +245,96 @@
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
   </si>
   <si>
     <t>i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Sherkhanchak Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 4th TW site for Augmentation of Sherkhanchak Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iii) construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Sherkhanchak Zone-I W/S Scheme within Khejuri - II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Normal Land) ( Location:-Mouza-Baratala, J.L No-29, Plot No-342) iv) construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 4th TW site for Sherkhanchak Zone-I W/S Scheme within Khejuri - II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Normal Land) ( Location:-Mouza-Baratala, J.L No-29, Plot No-2543) v) Laying Rising main and other allied works Augmentation of Sherkhanchak Zone-I W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>ORD/000439/2023-2024</t>
   </si>
   <si>
     <t>1422/TD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>21/09/2025</t>
   </si>
   <si>
     <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Replacement of Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well site of Sherkhanchak Zone-I Water Supply Scheme within Khejuri - II Block under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001211/2023-2024</t>
   </si>
   <si>
     <t>977/TD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for new service connection at Serkhanchak Zone I w/s scheme PH IV Additional TW in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004675042, Ref ID 204268872)</t>
   </si>
   <si>
     <t>BILL/00291/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-50</t>
   </si>
   <si>
     <t>18/04/2024</t>
+  </si>
+  <si>
+    <t>Rising main (Balance Portion) with laying of 200mm dia &amp; 150 mm dia DI (K-9) From 2nd Tube Well &amp; 4th Tube Well Site to O.H.R. Site and other allied works for Sherkhanchak Zone-I Water Supply Scheme in Khejuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001212/2023-2024</t>
+  </si>
+  <si>
+    <t>978/TD</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +886,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +947,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>71.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.62</v>
       </c>
       <c r="S4" s="4">
         <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1167,54 +1179,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>896.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>774.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.36</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1228,54 +1240,54 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>35.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>29.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>82.85</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1289,54 +1301,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>98.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>94.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.59</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1350,54 +1362,54 @@
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>41.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.22</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>32.19</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1482,87 +1494,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P13" s="4">
         <v>8.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" s="4">
+        <v>7.34</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1521.22</v>
+      </c>
+      <c r="P15" s="8">
+        <v>934.2</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>61.41</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>