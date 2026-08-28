--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,252 +89,252 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Sherkhanchak PWSS (Zone-I) to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/11984</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Replacement of Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 2nd Tube well Site of Sherkhanchak Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at Replacement of 1st Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 3rd Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 4th Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000315/2022-2023</t>
+  </si>
+  <si>
+    <t>1223/TD</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 750cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Sherkhanchak Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000398/2022-2023</t>
+  </si>
+  <si>
+    <t>1447/TD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Sherkhanchak Water Supply Scheme (Zone-I) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000362/2021-2022</t>
   </si>
   <si>
     <t>1477/TD</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>SANTRA ENTERPRISE.</t>
   </si>
   <si>
-    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Replacement of Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 2nd Tube well Site of Sherkhanchak Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at Replacement of 1st Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 3rd Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at 4th Tube well Site of Mukutshila Zone-II Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2022-2023</t>
   </si>
   <si>
     <t>1200/TD</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2022-2023</t>
   </si>
   <si>
     <t>1199/TD</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Sherkhanchak PWSS (Zone-I) to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001514/2022-2023</t>
+  </si>
+  <si>
+    <t>358/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>S.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion for Distribution pipe line by UPVC pipes with allied works for Sherkhanchak Zone-I &amp; its adjoining mouzas W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>924/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Sherkhanchak Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 4th TW site for Augmentation of Sherkhanchak Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iii) construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Sherkhanchak Zone-I W/S Scheme within Khejuri - II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Normal Land) ( Location:-Mouza-Baratala, J.L No-29, Plot No-342) iv) construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 4th TW site for Sherkhanchak Zone-I W/S Scheme within Khejuri - II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (For Normal Land) ( Location:-Mouza-Baratala, J.L No-29, Plot No-2543) v) Laying Rising main and other allied works Augmentation of Sherkhanchak Zone-I W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000439/2023-2024</t>
+  </si>
+  <si>
+    <t>1422/TD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electric Quotation for SHERKHANCHAK Water Supply Scheme Z-I, T/W-III (Ref. ID-204040417 )</t>
   </si>
   <si>
     <t>BILL/01637/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-139</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 750cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Sherkhanchak Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
-[...77 lines deleted...]
-    <t>M/S. NEW DINDA ENTERPRISE</t>
+    <t>Rising main (Balance Portion) with laying of 200mm dia &amp; 150 mm dia DI (K-9) From 2nd Tube Well &amp; 4th Tube Well Site to O.H.R. Site and other allied works for Sherkhanchak Zone-I Water Supply Scheme in Khejuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001212/2023-2024</t>
+  </si>
+  <si>
+    <t>978/TD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
   </si>
   <si>
     <t>Replacement of Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well site of Sherkhanchak Zone-I Water Supply Scheme within Khejuri - II Block under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001211/2023-2024</t>
   </si>
   <si>
     <t>977/TD</t>
   </si>
   <si>
-    <t>13/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for new service connection at Serkhanchak Zone I w/s scheme PH IV Additional TW in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004675042, Ref ID 204268872)</t>
   </si>
   <si>
     <t>BILL/00291/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-50</t>
   </si>
   <si>
     <t>18/04/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>05/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -883,60 +883,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.97</v>
+        <v>71.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.97</v>
+        <v>17.72</v>
       </c>
       <c r="R3" s="4">
-        <v>99.93</v>
+        <v>24.62</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -944,654 +944,654 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>71.97</v>
+        <v>896.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>17.72</v>
+        <v>774.33</v>
       </c>
       <c r="R4" s="4">
-        <v>24.62</v>
+        <v>86.36</v>
       </c>
       <c r="S4" s="4">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>292.79</v>
+        <v>4.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>44.01</v>
+        <v>292.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.56</v>
+        <v>44.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>896.61</v>
+        <v>35.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>774.33</v>
+        <v>29.45</v>
       </c>
       <c r="R8" s="4">
-        <v>86.36</v>
+        <v>82.85</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>35.55</v>
+        <v>98.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.45</v>
+        <v>94.52</v>
       </c>
       <c r="R9" s="4">
-        <v>82.85</v>
+        <v>95.59</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>98.88</v>
+        <v>41.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>94.52</v>
+        <v>13.22</v>
       </c>
       <c r="R10" s="4">
-        <v>95.59</v>
+        <v>32.19</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>41.06</v>
+        <v>0.56</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.22</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>32.19</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>19.16</v>
+        <v>7.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>8.33</v>
+        <v>19.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>7.34</v>
+        <v>8.33</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1521.22</v>