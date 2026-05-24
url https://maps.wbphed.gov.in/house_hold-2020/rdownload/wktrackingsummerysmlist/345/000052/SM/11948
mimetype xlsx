--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -251,51 +251,51 @@
   <si>
     <t>Quotation for new service connection at Khejuri Zone II w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004640039, Ref ID - 204244094)</t>
   </si>
   <si>
     <t>BILL/04493/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-850</t>
   </si>
   <si>
     <t>Retrofitting to accommodate of 860 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part-B)</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>ORD/000249/2022-2023</t>
   </si>
   <si>
     <t>1040/TD</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>21/03/2026</t>
   </si>
   <si>
     <t>M/S SREE DURGA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Hiring of one Diesel Motor cabs &amp; Maxi cabs with Engine capacity More than 2000 C.C. with ( Air Condition) on monthly Hiring (Per day) ( including Govt. Holidays as and when required ) having contract carriage permit from RTA for the office of the Assistant Engineer, Contai Sub-Division under Tamluk Division, PHE Dte. Purba Medinipur. Govt. of West Bengal. For the Period from 01/07/2023 to 30/06/2024 i.e.12 Months.</t>
   </si>
   <si>
     <t>ORD/000560/2023-2024</t>
   </si>
   <si>
     <t>1204/A/CSD</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>SABITA PRADHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -866,54 +866,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.28</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -925,54 +925,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>1.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>303.6</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1043,54 +1043,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>449.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>165.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>36.84</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1104,54 +1104,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>40.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62.33</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1165,54 +1165,54 @@
       <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>109.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>107.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.67</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1340,54 +1340,54 @@
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>110.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>105.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.83</v>
       </c>
       <c r="S11" s="4">
         <v>96</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1433,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>749.78</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>412.6</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>55.03</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>