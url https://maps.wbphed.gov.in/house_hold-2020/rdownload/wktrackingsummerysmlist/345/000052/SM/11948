--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,234 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Khejuri PWSS to accommodate FHTC within Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-II (Phase-II)</t>
   </si>
   <si>
     <t>SM/11948</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Hiring of one no. Diesel Motor cabs (Luxury Taxi Standered non air conditioned) Bharat Stage -IV , on daily rate basis (including Govt. Holidays as and when required ) Having contract carraige permit from RTA for the office of the Assistant Engineer, Contai Sub-Division under Tamluk Division, PHE Dte. Purba Medinipur. For the Period from 01/07/2021 to 30/06/2022. (12 Months) Vehicle No-WB-31/6974</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000979/2021-2022</t>
+  </si>
+  <si>
+    <t>157/CSD</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>11/07/2021</t>
+  </si>
+  <si>
+    <t>SABITA PRADHA</t>
+  </si>
+  <si>
+    <t>Retrofitting to accommodate of 860 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part-B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000249/2022-2023</t>
+  </si>
+  <si>
+    <t>1040/TD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>M/S SREE DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Khejuri Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2022-2023</t>
+  </si>
+  <si>
+    <t>1654/TD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Retrofitting to accommodate of 814 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. ( Part -C )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000259/2022-2023</t>
+  </si>
+  <si>
+    <t>1077/TD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>J. K. BUILDERS</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Khejuri Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000439/2021-2022</t>
   </si>
   <si>
     <t>1542/TD</t>
   </si>
   <si>
     <t>11/01/2022</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
-    <t>Hiring of one no. Diesel Motor cabs (Luxury Taxi Standered non air conditioned) Bharat Stage -IV , on daily rate basis (including Govt. Holidays as and when required ) Having contract carraige permit from RTA for the office of the Assistant Engineer, Contai Sub-Division under Tamluk Division, PHE Dte. Purba Medinipur. For the Period from 01/07/2021 to 30/06/2022. (12 Months) Vehicle No-WB-31/6974</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2022-2023</t>
   </si>
   <si>
     <t>1259/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Khejuri Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E. Dte, Purba Medinipur.(Part-A)</t>
-[...19 lines deleted...]
-  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Khejuri PWSS to accommodate FHTC within Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Meinipur District Zone-II (Phase-II)under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>1280/W/MMD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
-    <t>Retrofitting to accommodate of 814 nos FHTC with laying of Distribution pipe line by HDPE pipes with allied works of Khejuri Zone-II &amp; its adjoining mouzas Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. ( Part -C )</t>
-[...17 lines deleted...]
-    <t>J. K. BUILDERS</t>
+    <t>Continuation Work Order for the work of Hiring of one Diesel Motor cabs &amp; Maxi cabs with Engine capacity More than 2000 C.C. with ( Air Condition) on monthly Hiring (Per day) ( including Govt. Holidays as and when required ) having contract carriage permit from RTA for the office of the Assistant Engineer, Contai Sub-Division under Tamluk Division, PHE Dte. Purba Medinipur. Govt. of West Bengal. For the Period from 01/07/2023 to 30/06/2024 i.e.12 Months.</t>
+  </si>
+  <si>
+    <t>ORD/000560/2023-2024</t>
+  </si>
+  <si>
+    <t>1204/A/CSD</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>SABITA PRADHAN</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Khejuri Zone II w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004640039, Ref ID - 204244094)</t>
+  </si>
+  <si>
+    <t>BILL/04493/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-850</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Khejuri Zone II w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004639938, Ref ID - 204243679)</t>
   </si>
   <si>
     <t>BILL/04494/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-851</t>
-  </si>
-[...52 lines deleted...]
-    <t>SABITA PRADHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,584 +863,584 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.71</v>
+        <v>1.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.44</v>
+        <v>4.53</v>
       </c>
       <c r="R3" s="4">
-        <v>94.28</v>
+        <v>303.6</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.49</v>
+        <v>110.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.53</v>
+        <v>105.16</v>
       </c>
       <c r="R4" s="4">
-        <v>303.6</v>
+        <v>94.83</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>449.19</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>165.5</v>
+      </c>
+      <c r="R5" s="4">
+        <v>36.84</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>449.19</v>
+        <v>109.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>165.5</v>
+        <v>107.91</v>
       </c>
       <c r="R6" s="4">
-        <v>36.84</v>
+        <v>98.67</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>40.2</v>
+        <v>4.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.05</v>
+        <v>4.44</v>
       </c>
       <c r="R7" s="4">
-        <v>62.33</v>
+        <v>94.28</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>109.37</v>
+        <v>24.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>107.91</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.67</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>3.06</v>
+        <v>40.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>62.33</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>4.53</v>
+        <v>1.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>110.9</v>
+        <v>4.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>105.16</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>94.83</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1.49</v>
+        <v>3.06</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>