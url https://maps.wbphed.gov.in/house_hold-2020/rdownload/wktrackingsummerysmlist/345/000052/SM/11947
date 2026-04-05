--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,51 +152,51 @@
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Sinking of Big dia Tube Well ,Laying distribution system pipe line, accommodate FHTC(1435 nos),Construction of switch room cum cholorine room , Laying of rising main, soil investigation,Construction of RCC over Head Reservoir of capacity 200 cum and staging height20.00 mtr as per Deptt. drawing ( Intze type with pile foundation), Construction of Boundary Wall ,Instalation of display Board and 2 yeras Operation &amp; Maintenance under JJM with allied work for Harashankar Khamarchak PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000372/2023-2024</t>
   </si>
   <si>
     <t>907/TD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>HARIPADA PATTANAYAK</t>
   </si>
   <si>
     <t>Harasankarpur Khamarchak W/S scheme T/W-II Application No.-2004586186, Ref ID.-204209423 Date of quotation .-06/02/2024 New connection.</t>
   </si>
   <si>
     <t>BILL/03701/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-683</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>payment for Wayleave plan &amp; survey charges SER-KGP-2024-WL-95</t>
   </si>
   <si>
     <t>BILL/00487/2024-2025</t>
   </si>
@@ -228,65 +228,50 @@
     <t>BILL/04340/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-803</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>M.S. Structure for canel crossing for laying 90 mm dia pipe of Harasankar Khamarchak PWSS of Tamluk Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. (Nodal Point 242-243, 314-315,356-343 &amp; 88A-128 ) Canal Length- = 14.00 mtr. Number of crossing -4</t>
   </si>
   <si>
     <t>ORD/000331/2024-2025</t>
   </si>
   <si>
     <t>3290/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>BAGLAMUKHI SECURITY SERVICE</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1275,150 +1260,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>9.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>437.24</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>