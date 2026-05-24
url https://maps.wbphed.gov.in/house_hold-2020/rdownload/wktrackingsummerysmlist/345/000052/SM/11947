--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,65 @@
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
     <t>Payment of Wayleave facility charges(Application ID-SER-KGP-2024-WL-95)</t>
   </si>
   <si>
     <t>BILL/00691/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-298</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>Quotation Bill for Harasankar Khamarchak H/W Site Block=Sahid Matangini Application No=2004626478 Reference ID=204233282</t>
   </si>
   <si>
     <t>BILL/04340/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-803</t>
   </si>
   <si>
     <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between Raghunathbari to Rajgoda Railway Station on Panskura Tamluk Section of Kharagpur S.E. Railway Division of Purba Medinipur for Harasankar Khamarchak Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 150 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 13/5 &amp; 13/7 and 13/6 &amp; 13/8 within Tamluk Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =60.0 Mtr) Nodal Point 176 TO 183.</t>
+  </si>
+  <si>
+    <t>ORD/001256/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
   </si>
   <si>
     <t>M.S. Structure for canel crossing for laying 90 mm dia pipe of Harasankar Khamarchak PWSS of Tamluk Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. (Nodal Point 242-243, 314-315,356-343 &amp; 88A-128 ) Canal Length- = 14.00 mtr. Number of crossing -4</t>
   </si>
   <si>
     <t>ORD/000331/2024-2025</t>
   </si>
   <si>
     <t>3290/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>BAGLAMUKHI SECURITY SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -660,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -884,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>22.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.73</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -947,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>371.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>201.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.31</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1240,107 +1255,170 @@
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>9.39</v>
+        <v>73.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.39</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>511.01</v>
+      </c>
+      <c r="P12" s="8">
+        <v>222.79</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>43.6</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>