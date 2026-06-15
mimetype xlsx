--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,65 @@
     <t>1070/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>M.S. Structure for canel crossing for laying 90 mm dia pipe of Harasankar Khamarchak PWSS of Tamluk Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. (Nodal Point 242-243, 314-315,356-343 &amp; 88A-128 ) Canal Length- = 14.00 mtr. Number of crossing -4</t>
   </si>
   <si>
     <t>ORD/000331/2024-2025</t>
   </si>
   <si>
     <t>3290/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>BAGLAMUKHI SECURITY SERVICE</t>
+  </si>
+  <si>
+    <t>Canal crossing, land development, dismentling concrete and restoration work,dram sheet walling of Harasankar Khamarchak PWSS of Tamluk Block under Tamluk Sub- Division of Tamluk division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2024-2025</t>
+  </si>
+  <si>
+    <t>3140/TD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1338,87 +1353,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>9.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>17.81</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>528.82</v>
+      </c>
+      <c r="P13" s="8">
+        <v>222.79</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>42.13</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>