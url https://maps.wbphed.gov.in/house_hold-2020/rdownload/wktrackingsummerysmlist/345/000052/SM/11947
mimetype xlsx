--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,228 +80,228 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini,Tamluk</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>HARASHANKAR KHAMARCHAK AND ITS ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/11947</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for HARASHANKAR KHAMARCHAK AND ITS ADJOINING MOUJAS PWSS, Block ¿ Tamluk, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001693/2022-2023</t>
+  </si>
+  <si>
+    <t>621/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>HARASHANKAR KHAMARCHAK AND ITS ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Big dia Tube Well ,Laying distribution system pipe line, accommodate FHTC(1435 nos),Construction of switch room cum cholorine room , Laying of rising main, soil investigation,Construction of RCC over Head Reservoir of capacity 200 cum and staging height20.00 mtr as per Deptt. drawing ( Intze type with pile foundation), Construction of Boundary Wall ,Instalation of display Board and 2 yeras Operation &amp; Maintenance under JJM with allied work for Harashankar Khamarchak PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>907/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t>HARIPADA PATTANAYAK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000299/2022-2023</t>
   </si>
   <si>
     <t>3007/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...47 lines deleted...]
-    <t>HARIPADA PATTANAYAK</t>
+    <t>Canal crossing, land development, dismentling concrete and restoration work,dram sheet walling of Harasankar Khamarchak PWSS of Tamluk Block under Tamluk Sub- Division of Tamluk division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2024-2025</t>
+  </si>
+  <si>
+    <t>3140/TD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>BAGLAMUKHI SECURITY SERVICE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track Between Raghunathbari to Rajgoda Railway Station on Panskura Tamluk Section of Kharagpur S.E. Railway Division of Purba Medinipur for Harasankar Khamarchak Piped Water Supply Scheme of 600 mm Dia MS Casing Pipe and 150 mm Dia GI (TATA Make) Carrier Pipe in between OHE MAST NO 13/5 &amp; 13/7 and 13/6 &amp; 13/8 within Tamluk Sub-Division under Tamluk Division, P.H.E DTE. (Total Length =60.0 Mtr) Nodal Point 176 TO 183.</t>
+  </si>
+  <si>
+    <t>ORD/001256/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>M.S. Structure for canel crossing for laying 90 mm dia pipe of Harasankar Khamarchak PWSS of Tamluk Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. (Nodal Point 242-243, 314-315,356-343 &amp; 88A-128 ) Canal Length- = 14.00 mtr. Number of crossing -4</t>
+  </si>
+  <si>
+    <t>ORD/000331/2024-2025</t>
+  </si>
+  <si>
+    <t>3290/TD</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>04/11/2024</t>
+  </si>
+  <si>
+    <t>Quotation Bill for Harasankar Khamarchak H/W Site Block=Sahid Matangini Application No=2004626478 Reference ID=204233282</t>
+  </si>
+  <si>
+    <t>BILL/04340/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-803</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Harasankarpur Khamarchak W/S scheme T/W-II Application No.-2004586186, Ref ID.-204209423 Date of quotation .-06/02/2024 New connection.</t>
   </si>
   <si>
     <t>BILL/03701/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-683</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...1 lines deleted...]
-  <si>
     <t>payment for Wayleave plan &amp; survey charges SER-KGP-2024-WL-95</t>
   </si>
   <si>
     <t>BILL/00487/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-188</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
     <t>Payment of Wayleave facility charges(Application ID-SER-KGP-2024-WL-95)</t>
   </si>
   <si>
     <t>BILL/00691/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-298</t>
   </si>
   <si>
     <t>30/07/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>26/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,629 +830,629 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.84</v>
+        <v>22.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.73</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>22.81</v>
+        <v>371.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>21.15</v>
+        <v>201.64</v>
       </c>
       <c r="R4" s="4">
-        <v>92.73</v>
+        <v>54.31</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>371.31</v>
+        <v>18.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>201.64</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>54.31</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.35</v>
+        <v>17.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>0.11</v>
+        <v>73.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>6.08</v>
+        <v>9.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>4.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>73.77</v>
+        <v>4.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>9.39</v>
+        <v>0.11</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>17.81</v>
+        <v>6.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>528.82</v>