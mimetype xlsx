--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,74 +177,50 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for Kharui W/S Scheme H/W Site Application No=2004624417 Reference ID=204231697</t>
   </si>
   <si>
     <t>BILL/04336/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-801</t>
   </si>
   <si>
     <t>Additional Quotation for Kharui Water Supply Scheme T/W-I Kolaghat CCC, Block-Sahaid Matangini Reference ID=860298136 Application ID=100000106136 Quotation Date=23.04.2024</t>
   </si>
   <si>
     <t>BILL/00694/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-144</t>
   </si>
   <si>
     <t>09/05/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -857,54 +833,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1107,150 +1083,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="4">
         <v>0.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>99.65</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.96</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>