--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,86 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for Kharui W/S Scheme H/W Site Application No=2004624417 Reference ID=204231697</t>
   </si>
   <si>
     <t>BILL/04336/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-801</t>
   </si>
   <si>
     <t>Additional Quotation for Kharui Water Supply Scheme T/W-I Kolaghat CCC, Block-Sahaid Matangini Reference ID=860298136 Application ID=100000106136 Quotation Date=23.04.2024</t>
   </si>
   <si>
     <t>BILL/00694/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-144</t>
   </si>
   <si>
     <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>ADDITIONAL CHARGE (ESCAL CHARGE-5%) FOR PO MODIFICATION TO REMOVE ROW AT THE TIME OF EXECUTATION THE Quotation bill for T/W NO-I OF KHARUI W/S SCHEME under MMD,PHE,Dte. WBSEDCL SUPPLY OFFICE: Kolaghat C.C.C Ref. Memo No- KCCC/T-08/DATED-29.11.2024/265 DT. 29/11/2024 APPLICATION ID: 100000124382 REFERENCE Id- 860319442</t>
+  </si>
+  <si>
+    <t>BILL/03373/2024-2025</t>
+  </si>
+  <si>
+    <t>C122421497101</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for KHARUI AND ADJOINING MOUZAS PWSS, Block ¿ Tamluk, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001703/2022-2023</t>
+  </si>
+  <si>
+    <t>625/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1083,87 +1119,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="4">
         <v>0.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.23</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>23.7</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>15.07</v>
+      </c>
+      <c r="R10" s="4">
+        <v>63.6</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>123.58</v>
+      </c>
+      <c r="P11" s="8">
+        <v>16.02</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>12.97</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>