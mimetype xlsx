--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,183 +80,183 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>KHARUI AND ADJOINING MOUZAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/11945</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for KHARUI AND ADJOINING MOUZAS PWSS, Block ¿ Tamluk, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001703/2022-2023</t>
+  </si>
+  <si>
+    <t>625/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>KHARUI AND ADJOINING MOUZAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000273/2022-2023</t>
   </si>
   <si>
     <t>2685/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 300 cum RCC OHR at Kharui PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>2077/TD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>RTOR000154/2023-2024</t>
   </si>
   <si>
     <t>136/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Quotation Bill for Kharui W/S Scheme H/W Site Application No=2004624417 Reference ID=204231697</t>
+  </si>
+  <si>
+    <t>BILL/04336/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-801</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for Kharui W/S Scheme T/W-II Application No=2004614098 Reference ID=204225097</t>
   </si>
   <si>
     <t>BILL/04335/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-802</t>
   </si>
   <si>
-    <t>11/03/2024</t>
-[...11 lines deleted...]
-    <t>BP-2023-24-801</t>
+    <t>ADDITIONAL CHARGE (ESCAL CHARGE-5%) FOR PO MODIFICATION TO REMOVE ROW AT THE TIME OF EXECUTATION THE Quotation bill for T/W NO-I OF KHARUI W/S SCHEME under MMD,PHE,Dte. WBSEDCL SUPPLY OFFICE: Kolaghat C.C.C Ref. Memo No- KCCC/T-08/DATED-29.11.2024/265 DT. 29/11/2024 APPLICATION ID: 100000124382 REFERENCE Id- 860319442</t>
+  </si>
+  <si>
+    <t>BILL/03373/2024-2025</t>
+  </si>
+  <si>
+    <t>C122421497101</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>Additional Quotation for Kharui Water Supply Scheme T/W-I Kolaghat CCC, Block-Sahaid Matangini Reference ID=860298136 Application ID=100000106136 Quotation Date=23.04.2024</t>
   </si>
   <si>
     <t>BILL/00694/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-144</t>
   </si>
   <si>
     <t>09/05/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,499 +785,499 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>73.85</v>
+        <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>73.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>15.86</v>
+        <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>3.72</v>
+        <v>15.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>4.66</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>0.62</v>
+        <v>3.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>0.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>23.7</v>
+        <v>0.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>123.58</v>