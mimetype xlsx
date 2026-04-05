--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -584,66 +584,54 @@
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-C)</t>
   </si>
   <si>
     <t>ORD/000279/2022-2023</t>
   </si>
   <si>
     <t>1115/TD</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC(300 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-E)</t>
   </si>
   <si>
     <t>ORD/000294/2022-2023</t>
   </si>
   <si>
     <t>1129/TD</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>27/03/2026</t>
   </si>
   <si>
     <t>S.K. MONDAL</t>
-  </si>
-[...10 lines deleted...]
-    <t>DILIP KUMAR GHOSH</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well at JALPAI Water supply scheme,T/W - V, NANDAKUMAR block, District ¿ Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000390/2024-2025</t>
   </si>
   <si>
     <t>2006/W/MMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S EMMESS</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-N)</t>
   </si>
   <si>
     <t>ORD/000288/2022-2023</t>
   </si>
@@ -1065,51 +1053,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3225,262 +3213,201 @@
         <v>72.41</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>75</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>192</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>26</v>
+        <v>132</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>30</v>
+        <v>195</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>36</v>
+        <v>196</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P37" s="4">
-        <v>73.9</v>
+        <v>14.12</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>199</v>
+        <v>30</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P38" s="4">
-        <v>14.12</v>
+        <v>57.72</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
-      <c r="A39" s="3">
-[...27 lines deleted...]
-      <c r="K39" s="4" t="s">
+      <c r="A39" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="L39" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8">
+        <v>2028.6</v>
+      </c>
+      <c r="P39" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>0</v>
+      </c>
+      <c r="R39" s="8"/>
+      <c r="S39" s="8"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
-    <row r="40" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>