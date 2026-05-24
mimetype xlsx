--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1216,54 +1216,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.05</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>78.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>64.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.11</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1338,54 +1338,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>42.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.52</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1399,54 +1399,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>5.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1460,54 +1460,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>75.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>48.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.61</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1521,54 +1521,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>72.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>51.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>71.29</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1582,54 +1582,54 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>19.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.71</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1698,54 +1698,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>253.36</v>
       </c>
       <c r="S11" s="4">
         <v>33</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1987,54 +1987,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>9.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>78.94</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2048,54 +2048,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>56.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>53.04</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>93.38</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2109,54 +2109,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
         <v>74.47</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>51.09</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>68.61</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2170,54 +2170,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P19" s="4">
         <v>70.82</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>43.92</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>62.02</v>
       </c>
       <c r="S19" s="4">
         <v>70</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2231,54 +2231,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P20" s="4">
         <v>45.31</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>35.25</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>77.79</v>
       </c>
       <c r="S20" s="4">
         <v>85</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2292,54 +2292,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P21" s="4">
         <v>46.55</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>41.84</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>89.89</v>
       </c>
       <c r="S21" s="4">
         <v>99</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2353,54 +2353,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P22" s="4">
         <v>454</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>191.81</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>42.25</v>
       </c>
       <c r="S22" s="4">
         <v>30</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2475,54 +2475,54 @@
       <c r="I24" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P24" s="4">
         <v>40.78</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>25.4</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>62.29</v>
       </c>
       <c r="S24" s="4">
         <v>60</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2597,54 +2597,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P26" s="4">
         <v>58.34</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>15.9</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>27.26</v>
       </c>
       <c r="S26" s="4">
         <v>45</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2658,54 +2658,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P27" s="4">
         <v>5.06</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>2.88</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>56.82</v>
       </c>
       <c r="S27" s="4">
         <v>10</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2719,54 +2719,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P28" s="4">
         <v>76.58</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>72.03</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>94.06</v>
       </c>
       <c r="S28" s="4">
         <v>80</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2780,54 +2780,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="P29" s="4">
         <v>56.12</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>55.6</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3069,54 +3069,54 @@
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P34" s="4">
         <v>65.7</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>41.04</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>62.47</v>
       </c>
       <c r="S34" s="4">
         <v>91</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3130,54 +3130,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>186</v>
       </c>
       <c r="P35" s="4">
         <v>72.07</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>48.92</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>67.88</v>
       </c>
       <c r="S35" s="4">
         <v>90</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3191,54 +3191,54 @@
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P36" s="4">
         <v>72.41</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>53.12</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>73.36</v>
       </c>
       <c r="S36" s="4">
         <v>75</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3313,88 +3313,88 @@
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="P38" s="4">
         <v>57.72</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>52.02</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>90.12</v>
       </c>
       <c r="S38" s="4">
         <v>96</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="7" t="s">
         <v>203</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="11"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8">
         <v>2028.6</v>
       </c>
       <c r="P39" s="8">
-        <v>0</v>
+        <v>1012.5</v>
       </c>
       <c r="Q39" s="8">
-        <v>0</v>
+        <v>49.91</v>
       </c>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>