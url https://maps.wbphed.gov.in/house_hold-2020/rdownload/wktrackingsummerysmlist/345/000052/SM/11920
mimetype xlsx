--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -374,297 +374,318 @@
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-P)</t>
   </si>
   <si>
     <t>ORD/000293/2022-2023</t>
   </si>
   <si>
     <t>1128/TD</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-Q)</t>
   </si>
   <si>
     <t>ORD/000290/2022-2023</t>
   </si>
   <si>
     <t>1125/TD</t>
   </si>
   <si>
     <t>S. N. A. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 4th tube well sites of Jalpai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000665/2022-2023</t>
+  </si>
+  <si>
+    <t>2350/TD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water based Jalpai Water Supply Scheme, Block ¿ Nanda Kumar, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>ORD/001512/2022-2023</t>
+  </si>
+  <si>
+    <t>356/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 5th tube well sites of Jalpai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>137/TD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>GRAND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 2nd Tubewell Site of Natshal Lakshya Zone - I W/S Scheme within Mahishadal Block under Haldia Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at 5th Tubewell Site of Jalpai W/S Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at 4th Tubewell Site of Jalpai W/S Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>1905/TD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEER</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Jalpai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2022-2023</t>
+  </si>
+  <si>
+    <t>2349/TD</t>
+  </si>
+  <si>
+    <t>RAI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(300 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-I)</t>
+  </si>
+  <si>
+    <t>ORD/000283/2022-2023</t>
+  </si>
+  <si>
+    <t>1118/TD</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-O)</t>
+  </si>
+  <si>
+    <t>ORD/000289/2022-2023</t>
+  </si>
+  <si>
+    <t>1124/TD</t>
+  </si>
+  <si>
+    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>RTOR000205/2023-2024</t>
+  </si>
+  <si>
+    <t>1104/TD</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>Quotation Bill For New Service Connection at TW-IV of Jalpai PWSS under MMD PHE Dte.,Block-Nandakumar C.C.C.-Na Contract Demand-12000Wndakumar Application no.-2004653153 Application Type-New Connection Quotation Date-28/03/2024 Quotation Due Date-28/03/2025</t>
+  </si>
+  <si>
+    <t>BILL/00252/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-26</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Jalpai W/S scheme TW-III Application No.-2004554813 Ref.-204184634</t>
+  </si>
+  <si>
+    <t>BILL/03346/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-576</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>Way Leave permission from South Eastern Railway for Jalpai PWSS for Application ID-SER-KGP-2023-WL-59</t>
+  </si>
+  <si>
+    <t>BILL/01829/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-823</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-K)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2022-2023</t>
+  </si>
+  <si>
+    <t>1120/TD</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>FARID UDDIN AHMED</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>1115/TD</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(300 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-E)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2022-2023</t>
+  </si>
+  <si>
+    <t>1129/TD</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>S.K. MONDAL</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well at JALPAI Water supply scheme,T/W - V, NANDAKUMAR block, District ¿ Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>2006/W/MMD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S EMMESS</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-N)</t>
+  </si>
+  <si>
+    <t>ORD/000288/2022-2023</t>
+  </si>
+  <si>
+    <t>1123/TD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>BHOLANATH DEY</t>
+  </si>
+  <si>
+    <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division.</t>
+  </si>
+  <si>
+    <t>BILL/00699/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-G)</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>1131/TD</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Laying of Distribution pipe line to accommodate FHTC(3600 nos) with new construction of R.C.C. Elevated Reservoir of capacity 750cum and staging height 20.00 mtr.and as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Jalpai Water Supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-A)</t>
   </si>
   <si>
     <t>ORD/000385/2022-2023</t>
   </si>
   <si>
     <t>1386/TD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>M/S. CARE</t>
-  </si>
-[...232 lines deleted...]
-    <t>BHOLANATH DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1053,51 +1074,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2341,544 +2362,540 @@
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P22" s="4">
-        <v>454</v>
+        <v>5.06</v>
       </c>
       <c r="Q22" s="4">
-        <v>191.81</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>42.25</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="P23" s="4">
-        <v>5.06</v>
+        <v>40.78</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>25.4</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>62.29</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="P24" s="4">
-        <v>40.78</v>
+        <v>5.1</v>
       </c>
       <c r="Q24" s="4">
-        <v>25.4</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>62.29</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P25" s="4">
-        <v>5.1</v>
+        <v>58.34</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>15.9</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>27.26</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>146</v>
+        <v>123</v>
       </c>
       <c r="N26" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>58.34</v>
+        <v>5.06</v>
       </c>
       <c r="Q26" s="4">
-        <v>15.9</v>
+        <v>2.88</v>
       </c>
       <c r="R26" s="4">
-        <v>27.26</v>
+        <v>56.82</v>
       </c>
       <c r="S26" s="4">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>5.06</v>
+        <v>76.58</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.88</v>
+        <v>72.03</v>
       </c>
       <c r="R27" s="4">
-        <v>56.82</v>
+        <v>94.06</v>
       </c>
       <c r="S27" s="4">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="P28" s="4">
-        <v>76.58</v>
+        <v>56.12</v>
       </c>
       <c r="Q28" s="4">
-        <v>72.03</v>
+        <v>55.6</v>
       </c>
       <c r="R28" s="4">
-        <v>94.06</v>
+        <v>99.06</v>
       </c>
       <c r="S28" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L29" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N29" s="4" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>160</v>
+        <v>82</v>
       </c>
       <c r="P29" s="4">
-        <v>56.12</v>
+        <v>0.19</v>
       </c>
       <c r="Q29" s="4">
-        <v>55.6</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>99.06</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>79</v>
+        <v>159</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="M30" s="4" t="s">
+      <c r="N30" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="N30" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>0.19</v>
+        <v>3.22</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>65</v>
@@ -2888,177 +2905,181 @@
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>164</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="P31" s="4">
-        <v>3.22</v>
+        <v>3.46</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" s="4" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>168</v>
+        <v>90</v>
       </c>
       <c r="P32" s="4">
-        <v>3.46</v>
+        <v>4.98</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="I33" s="13"/>
-[...1 lines deleted...]
-      <c r="K33" s="4" t="s">
+      <c r="L33" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N33" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>4.98</v>
+        <v>65.7</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>41.04</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>62.47</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
@@ -3066,60 +3087,60 @@
       <c r="H34" s="13" t="s">
         <v>177</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P34" s="4">
-        <v>65.7</v>
+        <v>72.07</v>
       </c>
       <c r="Q34" s="4">
-        <v>41.04</v>
+        <v>48.92</v>
       </c>
       <c r="R34" s="4">
-        <v>62.47</v>
+        <v>67.88</v>
       </c>
       <c r="S34" s="4">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
@@ -3127,287 +3148,403 @@
       <c r="H35" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>186</v>
       </c>
       <c r="P35" s="4">
-        <v>72.07</v>
+        <v>72.41</v>
       </c>
       <c r="Q35" s="4">
-        <v>48.92</v>
+        <v>53.12</v>
       </c>
       <c r="R35" s="4">
-        <v>67.88</v>
+        <v>73.36</v>
       </c>
       <c r="S35" s="4">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>187</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>30</v>
+        <v>190</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P36" s="4">
-        <v>72.41</v>
+        <v>14.12</v>
       </c>
       <c r="Q36" s="4">
-        <v>53.12</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>73.36</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P37" s="4">
-        <v>14.12</v>
+        <v>57.72</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>52.02</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>90.12</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="L38" s="4"/>
+      <c r="M38" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N38" s="4" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>202</v>
+        <v>95</v>
       </c>
       <c r="P38" s="4">
-        <v>57.72</v>
+        <v>1.52</v>
       </c>
       <c r="Q38" s="4">
-        <v>52.02</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>90.12</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
-      <c r="A39" s="7" t="s">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="B39" s="7"/>
-[...22 lines deleted...]
-      <c r="S39" s="8"/>
+      <c r="M39" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="P39" s="4">
+        <v>73.9</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>50.08</v>
+      </c>
+      <c r="R39" s="4">
+        <v>67.77</v>
+      </c>
+      <c r="S39" s="4">
+        <v>99</v>
+      </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="P40" s="4">
+        <v>454</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>191.81</v>
+      </c>
+      <c r="R40" s="4">
+        <v>42.25</v>
+      </c>
+      <c r="S40" s="4">
+        <v>30</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>2104.02</v>
+      </c>
+      <c r="P41" s="8">
+        <v>1062.58</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>50.5</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>