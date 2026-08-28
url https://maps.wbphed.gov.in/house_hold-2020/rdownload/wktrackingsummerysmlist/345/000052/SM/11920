--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,603 +89,603 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water based Jalpai Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/11920</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-K)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000285/2022-2023</t>
+  </si>
+  <si>
+    <t>1120/TD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>FARID UDDIN AHMED</t>
+  </si>
+  <si>
     <t>Laying of distribution pipe line to accommodate FHTC(50 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-R)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000291/2022-2023</t>
   </si>
   <si>
     <t>1126/TD</t>
   </si>
   <si>
-    <t>29/08/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>13/09/2022</t>
   </si>
   <si>
     <t>SAYAN MAITY</t>
   </si>
   <si>
     <t>Laying of distribution pipe line to accommodate FHTC(200 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-L)</t>
   </si>
   <si>
     <t>ORD/000286/2022-2023</t>
   </si>
   <si>
     <t>1121/TD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(50 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-S)</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>1127/TD</t>
+  </si>
+  <si>
+    <t>OM UDYOG</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-M)</t>
+  </si>
+  <si>
+    <t>ORD/000287/2022-2023</t>
+  </si>
+  <si>
+    <t>1122/TD</t>
+  </si>
+  <si>
+    <t>18/09/2022</t>
+  </si>
+  <si>
+    <t>SK SANAMAJ</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (350 nos) with allied works for Augmentation of Jalpai Sater Supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000278/2022-2023</t>
+  </si>
+  <si>
+    <t>1114/TD</t>
+  </si>
+  <si>
+    <t>SUDIPTA ROY</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>1115/TD</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (350 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-D)</t>
+  </si>
+  <si>
+    <t>ORD/000280/2022-2023</t>
+  </si>
+  <si>
+    <t>1116/TD</t>
+  </si>
+  <si>
+    <t>SHAKEEL KHAN</t>
+  </si>
+  <si>
     <t>Laying of distribution pipe line to accommodate FHTC(260 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-H)</t>
   </si>
   <si>
     <t>ORD/000281/2022-2023</t>
   </si>
   <si>
     <t>1117/TD</t>
   </si>
   <si>
-    <t>18/09/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>ADHIKARY CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-J)</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>1119/TD</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(300 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-E)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2022-2023</t>
+  </si>
+  <si>
+    <t>1129/TD</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
+  </si>
+  <si>
+    <t>S.K. MONDAL</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(330 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-F)</t>
+  </si>
+  <si>
+    <t>ORD/000295/2022-2023</t>
+  </si>
+  <si>
+    <t>1130/TD</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-P)</t>
+  </si>
+  <si>
+    <t>ORD/000293/2022-2023</t>
+  </si>
+  <si>
+    <t>1128/TD</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-Q)</t>
+  </si>
+  <si>
+    <t>ORD/000290/2022-2023</t>
+  </si>
+  <si>
+    <t>1125/TD</t>
+  </si>
+  <si>
+    <t>S. N. A. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC(3600 nos) with new construction of R.C.C. Elevated Reservoir of capacity 750cum and staging height 20.00 mtr.and as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Jalpai Water Supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000385/2022-2023</t>
+  </si>
+  <si>
+    <t>1386/TD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. CARE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR JAIPAI W/S SCHEME (TW-I), NANDAKUMAR BLOCK UNDER PURBA MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000414/2022-2023</t>
+  </si>
+  <si>
+    <t>1637/CDD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-N)</t>
+  </si>
+  <si>
+    <t>ORD/000288/2022-2023</t>
+  </si>
+  <si>
+    <t>1123/TD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>BHOLANATH DEY</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(100 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-O)</t>
+  </si>
+  <si>
+    <t>ORD/000289/2022-2023</t>
+  </si>
+  <si>
+    <t>1124/TD</t>
+  </si>
+  <si>
+    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(400 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-G)</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>1131/TD</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Jalpai Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2022-2023</t>
   </si>
   <si>
     <t>52/TD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC (350 nos) with allied works for Augmentation of Jalpai Sater Supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-B)</t>
-[...44 lines deleted...]
-    <t>DEY ENTERPRISE</t>
+    <t>Laying of distribution pipe line to accommodate FHTC(300 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(PART-I)</t>
+  </si>
+  <si>
+    <t>ORD/000283/2022-2023</t>
+  </si>
+  <si>
+    <t>1118/TD</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000091/2022-2023</t>
+  </si>
+  <si>
+    <t>1374/TD</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000113/2022-2023</t>
+  </si>
+  <si>
+    <t>1672/TD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 4th tube well sites of Jalpai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000665/2022-2023</t>
+  </si>
+  <si>
+    <t>2350/TD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water based Jalpai Water Supply Scheme, Block ¿ Nanda Kumar, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001512/2022-2023</t>
+  </si>
+  <si>
+    <t>356/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 5th tube well sites of Jalpai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>137/TD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>GRAND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 2nd Tubewell Site of Natshal Lakshya Zone - I W/S Scheme within Mahishadal Block under Haldia Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at 5th Tubewell Site of Jalpai W/S Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at 4th Tubewell Site of Jalpai W/S Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>1905/TD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEER</t>
+  </si>
+  <si>
     <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipment's for augmentation of ground water based Jaipai w/s scheme under JJM Program under Medinipur Mechanical Division P.H.E Dte. In the dist of PurbaMedinipur.</t>
   </si>
   <si>
-    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000427/2023-2024</t>
   </si>
   <si>
     <t>580/HESD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>BHABANI PRASAD MANNA</t>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd tube well sites of Jalpai Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2022-2023</t>
+  </si>
+  <si>
+    <t>2349/TD</t>
+  </si>
+  <si>
+    <t>RAI CONSTRUCTION</t>
   </si>
   <si>
     <t>Hiring of Diesel driven motor cab (BS-IV &amp; above) having contract carriage permit along with driver for the office of the Driller in charge, CMSD-II(D), CDD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>107/CMSD-II</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>ASHUTOSH PAL</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...19 lines deleted...]
-  <si>
     <t>Way leave charges of South Eastern Railway Track for Application ID SER-KGP-2023-WL-57 under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01499/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-661</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
   </si>
   <si>
     <t>Estimate for against damage of road flank/hard shoulder due to cutting of hard shoulder and road flank on Bhabanipur-Thekuabazar Road from 5.00 km to 7.00 km for laying of water pipe kline by PHE Department.</t>
   </si>
   <si>
     <t>BILL/00232/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-117</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, TAMLUK HIGHWAY DIVISION, PUBLIC WORKS (ROADS) DIRECTORATE.</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC(50 nos) with allied works for Augmentation of Jalpai water supply Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur. (PART-S)</t>
-[...176 lines deleted...]
-    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well at JALPAI Water supply scheme,T/W - V, NANDAKUMAR block, District ¿ Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>2006/W/MMD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S EMMESS</t>
   </si>
   <si>
     <t>RTOR000205/2023-2024</t>
   </si>
   <si>
     <t>1104/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Quotation Bill For New Service Connection at TW-IV of Jalpai PWSS under MMD PHE Dte.,Block-Nandakumar C.C.C.-Na Contract Demand-12000Wndakumar Application no.-2004653153 Application Type-New Connection Quotation Date-28/03/2024 Quotation Due Date-28/03/2025</t>
   </si>
   <si>
     <t>BILL/00252/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-26</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Way Leave permission from South Eastern Railway for Jalpai PWSS for Application ID-SER-KGP-2023-WL-59</t>
+  </si>
+  <si>
+    <t>BILL/01829/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-823</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
     <t>Jalpai W/S scheme TW-III Application No.-2004554813 Ref.-204184634</t>
   </si>
   <si>
     <t>BILL/03346/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-576</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
-    <t>Way Leave permission from South Eastern Railway for Jalpai PWSS for Application ID-SER-KGP-2023-WL-59</t>
-[...88 lines deleted...]
-  <si>
     <t>PENDING PAYMENTS FROM PHED FOR ROAD RESTORATION WORK OF DIFFERENT ROAD UNDER TAMLUK HIGHWAY DIVISION P.W.(ROADS) DIRECTORATE Memo No. 340 Dated 21.02.2025 of the Executive Engineer, Tamluk Highway Division.</t>
   </si>
   <si>
     <t>BILL/00699/2025-2026</t>
   </si>
   <si>
     <t>20/08/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>M/S. CARE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1234,60 +1234,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.94</v>
+        <v>65.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.85</v>
+        <v>41.04</v>
       </c>
       <c r="R3" s="4">
-        <v>79.05</v>
+        <v>62.47</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1295,60 +1295,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>78.19</v>
+        <v>9.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>64.98</v>
+        <v>7.85</v>
       </c>
       <c r="R4" s="4">
-        <v>83.11</v>
+        <v>79.05</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1356,2151 +1356,2151 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>42.21</v>
+        <v>78.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.02</v>
+        <v>64.98</v>
       </c>
       <c r="R5" s="4">
-        <v>54.52</v>
+        <v>83.11</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.57</v>
+        <v>9.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.56</v>
+        <v>7.78</v>
       </c>
       <c r="R6" s="4">
-        <v>99.85</v>
+        <v>78.94</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>75.72</v>
+        <v>56.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>48.16</v>
+        <v>53.04</v>
       </c>
       <c r="R7" s="4">
-        <v>63.61</v>
+        <v>93.38</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>72.71</v>
+        <v>75.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>51.83</v>
+        <v>48.16</v>
       </c>
       <c r="R8" s="4">
-        <v>71.29</v>
+        <v>63.61</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>19.2</v>
+        <v>72.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.23</v>
+        <v>48.92</v>
       </c>
       <c r="R9" s="4">
-        <v>89.71</v>
+        <v>67.88</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>0.39</v>
+        <v>74.47</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>51.09</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>68.61</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>42.21</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.21</v>
+        <v>23.02</v>
       </c>
       <c r="R11" s="4">
-        <v>253.36</v>
+        <v>54.52</v>
       </c>
       <c r="S11" s="4">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>48.52</v>
+        <v>70.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>43.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>62.02</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>373.53</v>
+        <v>72.41</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>53.12</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>73.36</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>0.28</v>
+        <v>72.71</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>51.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>71.29</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>2.76</v>
+        <v>45.31</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>35.25</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>77.79</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="O16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P16" s="4">
+        <v>46.55</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>41.84</v>
+      </c>
+      <c r="R16" s="4">
+        <v>89.89</v>
+      </c>
+      <c r="S16" s="4">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P17" s="4">
+        <v>454</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>191.81</v>
+      </c>
+      <c r="R17" s="4">
+        <v>42.25</v>
+      </c>
+      <c r="S17" s="4">
         <v>30</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>74.47</v>
+        <v>19.2</v>
       </c>
       <c r="Q18" s="4">
-        <v>51.09</v>
+        <v>17.23</v>
       </c>
       <c r="R18" s="4">
-        <v>68.61</v>
+        <v>89.71</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>36</v>
+        <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="P19" s="4">
-        <v>70.82</v>
+        <v>57.72</v>
       </c>
       <c r="Q19" s="4">
-        <v>43.92</v>
+        <v>52.02</v>
       </c>
       <c r="R19" s="4">
-        <v>62.02</v>
+        <v>90.12</v>
       </c>
       <c r="S19" s="4">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="P20" s="4">
-        <v>45.31</v>
+        <v>56.12</v>
       </c>
       <c r="Q20" s="4">
-        <v>35.25</v>
+        <v>55.6</v>
       </c>
       <c r="R20" s="4">
-        <v>77.79</v>
+        <v>99.06</v>
       </c>
       <c r="S20" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="P21" s="4">
-        <v>46.55</v>
+        <v>73.9</v>
       </c>
       <c r="Q21" s="4">
-        <v>41.84</v>
+        <v>50.08</v>
       </c>
       <c r="R21" s="4">
-        <v>89.89</v>
+        <v>67.77</v>
       </c>
       <c r="S21" s="4">
         <v>99</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>5.06</v>
+        <v>5.57</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="P23" s="4">
-        <v>40.78</v>
+        <v>76.58</v>
       </c>
       <c r="Q23" s="4">
-        <v>25.4</v>
+        <v>72.03</v>
       </c>
       <c r="R23" s="4">
-        <v>62.29</v>
+        <v>94.06</v>
       </c>
       <c r="S23" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>135</v>
+        <v>41</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="P24" s="4">
-        <v>5.1</v>
+        <v>48.52</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>138</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="P25" s="4">
-        <v>58.34</v>
+        <v>373.53</v>
       </c>
       <c r="Q25" s="4">
-        <v>15.9</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>27.26</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="P26" s="4">
         <v>5.06</v>
       </c>
       <c r="Q26" s="4">
-        <v>2.88</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>56.82</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>30</v>
+        <v>145</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>36</v>
+        <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="P27" s="4">
-        <v>76.58</v>
+        <v>40.78</v>
       </c>
       <c r="Q27" s="4">
-        <v>72.03</v>
+        <v>25.4</v>
       </c>
       <c r="R27" s="4">
-        <v>94.06</v>
+        <v>62.29</v>
       </c>
       <c r="S27" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>56.12</v>
+        <v>5.1</v>
       </c>
       <c r="Q28" s="4">
-        <v>55.6</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>99.06</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>154</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K29" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>82</v>
+        <v>159</v>
       </c>
       <c r="P29" s="4">
-        <v>0.19</v>
+        <v>58.34</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>15.9</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>27.26</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>65</v>
+        <v>139</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I30" s="13"/>
-      <c r="J30" s="13"/>
+      <c r="J30" s="13" t="s">
+        <v>142</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="P30" s="4">
-        <v>3.22</v>
+        <v>0.39</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>165</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="P31" s="4">
-        <v>3.46</v>
+        <v>5.06</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>2.88</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>56.82</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>90</v>
+        <v>174</v>
       </c>
       <c r="P32" s="4">
-        <v>4.98</v>
+        <v>0.87</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>253.36</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>172</v>
-[...6 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>30</v>
+        <v>178</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="P33" s="4">
-        <v>65.7</v>
+        <v>0.28</v>
       </c>
       <c r="Q33" s="4">
-        <v>41.04</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>62.47</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>177</v>
-[...6 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P34" s="4">
-        <v>72.07</v>
+        <v>2.76</v>
       </c>
       <c r="Q34" s="4">
-        <v>48.92</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>67.88</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>30</v>
+        <v>188</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="P35" s="4">
-        <v>72.41</v>
+        <v>14.12</v>
       </c>
       <c r="Q35" s="4">
-        <v>53.12</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>73.36</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>187</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>192</v>
+        <v>129</v>
       </c>
       <c r="P36" s="4">
-        <v>14.12</v>
+        <v>0.19</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>193</v>
-[...6 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>30</v>
+        <v>197</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P37" s="4">
-        <v>57.72</v>
+        <v>3.22</v>
       </c>
       <c r="Q37" s="4">
-        <v>52.02</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>90.12</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="L38" s="4"/>
+        <v>200</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>201</v>
+      </c>
       <c r="M38" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>95</v>
+        <v>179</v>
       </c>
       <c r="P38" s="4">
-        <v>1.52</v>
+        <v>4.98</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>30</v>
+        <v>206</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="P39" s="4">
-        <v>73.9</v>
+        <v>3.46</v>
       </c>
       <c r="Q39" s="4">
-        <v>50.08</v>
+        <v>0</v>
       </c>
       <c r="R39" s="4">
-        <v>67.77</v>
+        <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="L40" s="4"/>
       <c r="M40" s="4" t="s">
-        <v>36</v>
+        <v>209</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>209</v>
+        <v>184</v>
       </c>
       <c r="P40" s="4">
-        <v>454</v>
+        <v>1.52</v>
       </c>
       <c r="Q40" s="4">
-        <v>191.81</v>
+        <v>0</v>
       </c>
       <c r="R40" s="4">
-        <v>42.25</v>
+        <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="7" t="s">
         <v>210</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="11"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8">
         <v>2104.02</v>