--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,74 +183,50 @@
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Quotation Bill for Barnan Water supply Scheme Tubewell No-I Application No=2004754441 Reference ID=204318380</t>
   </si>
   <si>
     <t>BILL/01164/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-266</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for Barnan Water supply Scheme Tubewell No-II Application No=2004756795 Reference ID=204319871</t>
   </si>
   <si>
     <t>BILL/01163/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-267</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -863,54 +839,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -926,54 +902,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1117,150 +1093,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>5.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>45.34</v>
+      </c>
+      <c r="P9" s="8">
+        <v>4.86</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>10.73</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>