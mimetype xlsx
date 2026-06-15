--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,92 @@
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Quotation Bill for Barnan Water supply Scheme Tubewell No-I Application No=2004754441 Reference ID=204318380</t>
   </si>
   <si>
     <t>BILL/01164/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-266</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for Barnan Water supply Scheme Tubewell No-II Application No=2004756795 Reference ID=204319871</t>
   </si>
   <si>
     <t>BILL/01163/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-267</t>
+  </si>
+  <si>
+    <t>Construction of 1(One) nos M.S. Structure over irrigation canal to support 200 mm dia. DI K-7 distribution pipe under Barnan Water Supply Scheme at NP 7-10 under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte.(Each length=24.00 Mtr )</t>
+  </si>
+  <si>
+    <t>ORD/000401/2025-2026</t>
+  </si>
+  <si>
+    <t>2147/TD</t>
+  </si>
+  <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
+    <t>17/09/2025</t>
+  </si>
+  <si>
+    <t>GLOBAL TRADE</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BARNAN AND ITS ADJOINING MOUJAS PWSS, Block ¿ Shahid Matangini, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001699/2022-2023</t>
+  </si>
+  <si>
+    <t>624/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1093,87 +1135,213 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>5.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.74</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>23.7</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>15.07</v>
+      </c>
+      <c r="R10" s="4">
+        <v>63.6</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>72.78</v>
+      </c>
+      <c r="P11" s="8">
+        <v>19.94</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>27.39</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>