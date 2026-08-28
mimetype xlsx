--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,195 +80,195 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sahid Matangini</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BARNAN AND ITS ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/11884</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BARNAN AND ITS ADJOINING MOUJAS PWSS, Block ¿ Shahid Matangini, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001699/2022-2023</t>
+  </si>
+  <si>
+    <t>624/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>BARNAN AND ITS ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000274/2022-2023</t>
   </si>
   <si>
     <t>2684/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Barnan PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000164/2024-2025</t>
+  </si>
+  <si>
+    <t>2076/TD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
     <t>Land filling with silver sand and land development of approach road and other side at 1st. &amp; 2nd T/W site Barnan W/S Scheme of Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000178/2024-2025</t>
   </si>
   <si>
     <t>2182/TD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Barnan PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000120/2023-2024</t>
   </si>
   <si>
     <t>82//TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for Barnan Water supply Scheme Tubewell No-I Application No=2004754441 Reference ID=204318380</t>
   </si>
   <si>
     <t>BILL/01164/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-266</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for Barnan Water supply Scheme Tubewell No-II Application No=2004756795 Reference ID=204319871</t>
   </si>
   <si>
     <t>BILL/01163/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-267</t>
   </si>
   <si>
     <t>Construction of 1(One) nos M.S. Structure over irrigation canal to support 200 mm dia. DI K-7 distribution pipe under Barnan Water Supply Scheme at NP 7-10 under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte.(Each length=24.00 Mtr )</t>
   </si>
   <si>
     <t>ORD/000401/2025-2026</t>
   </si>
   <si>
     <t>2147/TD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>GLOBAL TRADE</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,507 +797,507 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.64</v>
+        <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.91</v>
+        <v>19.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.91</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0.95</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.85</v>
+        <v>3.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>8.5</v>
+        <v>6.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>5.48</v>
+        <v>8.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.74</v>
+        <v>5.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>23.7</v>
+        <v>3.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>72.78</v>