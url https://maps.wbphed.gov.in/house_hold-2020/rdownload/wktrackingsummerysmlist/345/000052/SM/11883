--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -164,51 +164,51 @@
   <si>
     <t>RTOR000300/2022-2023</t>
   </si>
   <si>
     <t>3006/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying distribution system pipe line, accommodate FHTC (877 nos),Construction of switch room cum cholorine room , Laying of rising main, Construction of Boundary Wall under JJM with allied work for Nilkanthia PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000392/2023-2024</t>
   </si>
   <si>
     <t>1065/TD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>16/03/2026</t>
   </si>
   <si>
     <t>SUDIPTA ROY</t>
   </si>
   <si>
     <t>Quotation Bill for Nilkunthia W/S Scheme T/W-I Application No=2004684512 Reference ID=204275851</t>
   </si>
   <si>
     <t>BILL/00576/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-102</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>