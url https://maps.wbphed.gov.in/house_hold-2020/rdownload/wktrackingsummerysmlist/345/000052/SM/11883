--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,105 +188,102 @@
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>SUDIPTA ROY</t>
   </si>
   <si>
     <t>Quotation Bill for Nilkunthia W/S Scheme T/W-I Application No=2004684512 Reference ID=204275851</t>
   </si>
   <si>
     <t>BILL/00576/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-102</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
-[...19 lines deleted...]
-  <si>
     <t>Hiring of Diesel driven Motor Cab (BS-IV &amp; Above) (Non AC) having contract carriage permit along with driver for the office of The Assistant Engineer, Store &amp; Workshop Sub-division, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2024-2025</t>
   </si>
   <si>
     <t>138/S&amp;WSD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>NAGENDRA PATRA</t>
   </si>
   <si>
     <t>Sinking of 250 x 150 mm Dia and 230m deep tubewell ( at 2nd tube well site) Drilling by Direct Rotary method with 150 dia. UPVC. Strainer of 30m.length all complete including cost of materials for Nilkunthia Water Supply Scheme under Tamluk Block under Tamluk Sub Division of Tamluk Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>456/TD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Land development at Head work site of Nilkunthia water supply scheme within Tamluk Block under Tamluk Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2024-2025</t>
+  </si>
+  <si>
+    <t>1608/TSD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -697,51 +694,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1021,54 +1018,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>123.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>27.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>22.52</v>
       </c>
       <c r="S6" s="4">
         <v>26</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1119,238 +1116,238 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>249.16</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>12.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.58</v>
+        <v>2.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>21612.89</v>
+        <v>275.19</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>29.96</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>10.89</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>