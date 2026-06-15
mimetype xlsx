--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,98 @@
     <t>04/02/2025</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
     <t>Land development at Head work site of Nilkunthia water supply scheme within Tamluk Block under Tamluk Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000374/2024-2025</t>
   </si>
   <si>
     <t>1608/TSD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>TARUN KHATUA</t>
+  </si>
+  <si>
+    <t>Quotation Bill For Nilkanthia W/S Scheme T/W-II Tamluk CCC Application No=2005063385 Reference ID=204509892</t>
+  </si>
+  <si>
+    <t>BILL/04507/2024-2025</t>
+  </si>
+  <si>
+    <t>C032587405841</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Laying distribution system pipe line, accommodate FHTC (400 nos),Construction of switch room cum cholorine room , Construction of Boundary Wall under JJM with allied work for Nilkanthia PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>280/TD</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>S.K. MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,73 +720,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1280,87 +1328,272 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>2.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.97</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>87.98</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>45.71</v>
+      </c>
+      <c r="R12" s="4">
+        <v>51.95</v>
+      </c>
+      <c r="S12" s="4">
+        <v>55</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>36.48</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="S13" s="4">
+        <v>11</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>21708.9</v>
+      </c>
+      <c r="P14" s="8">
+        <v>112.15</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0.52</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>