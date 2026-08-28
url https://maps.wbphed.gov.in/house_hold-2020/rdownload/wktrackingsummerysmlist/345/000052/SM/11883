--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,225 +113,225 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for NILKANTHIA AND ITS ADJOINING MOUJAS PWSS, Block ¿ Tamluk, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001695/2022-2023</t>
   </si>
   <si>
     <t>622/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
+    <t>Laying distribution system pipe line, accommodate FHTC (400 nos),Construction of switch room cum cholorine room , Construction of Boundary Wall under JJM with allied work for Nilkanthia PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (PART-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>280/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>S.K. MONDAL</t>
+  </si>
+  <si>
     <t>Soil investigation &amp; Construction of RCC Over Head of capacity 200 cum and staging height 20.00 mtr as per Deptt. Drawing ( Intze type with pile foundation), under JJM with allied work for Nilkanthia_PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division,PHE Dte. (Part-C)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000140/2023-2024</t>
   </si>
   <si>
     <t>281/TD</t>
   </si>
   <si>
-    <t>20/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>HARIPADA PATTANAYAK</t>
   </si>
   <si>
+    <t>Laying distribution system pipe line, accommodate FHTC (877 nos),Construction of switch room cum cholorine room , Laying of rising main, Construction of Boundary Wall under JJM with allied work for Nilkanthia PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000392/2023-2024</t>
+  </si>
+  <si>
+    <t>1065/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>SUDIPTA ROY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000300/2022-2023</t>
   </si>
   <si>
     <t>3006/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution system pipe line, accommodate FHTC (877 nos),Construction of switch room cum cholorine room , Laying of rising main, Construction of Boundary Wall under JJM with allied work for Nilkanthia PWSS in Tamluk Dev. Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte. (Part-B)</t>
-[...14 lines deleted...]
-    <t>SUDIPTA ROY</t>
+    <t>Hiring of Diesel driven Motor Cab (BS-IV &amp; Above) (Non AC) having contract carriage permit along with driver for the office of The Assistant Engineer, Store &amp; Workshop Sub-division, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2024-2025</t>
+  </si>
+  <si>
+    <t>138/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
+  </si>
+  <si>
+    <t>NAGENDRA PATRA</t>
+  </si>
+  <si>
+    <t>Land development at Head work site of Nilkunthia water supply scheme within Tamluk Block under Tamluk Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2024-2025</t>
+  </si>
+  <si>
+    <t>1608/TSD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
   </si>
   <si>
     <t>Quotation Bill for Nilkunthia W/S Scheme T/W-I Application No=2004684512 Reference ID=204275851</t>
   </si>
   <si>
     <t>BILL/00576/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-102</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 250 x 150 mm Dia and 230m deep tubewell ( at 2nd tube well site) Drilling by Direct Rotary method with 150 dia. UPVC. Strainer of 30m.length all complete including cost of materials for Nilkunthia Water Supply Scheme under Tamluk Block under Tamluk Sub Division of Tamluk Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>456/TD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
-    <t>Land development at Head work site of Nilkunthia water supply scheme within Tamluk Block under Tamluk Sub-Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation Bill For Nilkanthia W/S Scheme T/W-II Tamluk CCC Application No=2005063385 Reference ID=204509892</t>
   </si>
   <si>
     <t>BILL/04507/2024-2025</t>
   </si>
   <si>
     <t>C032587405841</t>
   </si>
   <si>
     <t>27/03/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -941,110 +941,114 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>93.35</v>
+        <v>87.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>16.01</v>
+        <v>93.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -1090,497 +1094,493 @@
       <c r="Q6" s="4">
         <v>27.8</v>
       </c>
       <c r="R6" s="4">
         <v>22.52</v>
       </c>
       <c r="S6" s="4">
         <v>26</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>4.02</v>
+        <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.86</v>
+        <v>16.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.15</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>249.16</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>12.58</v>
+        <v>0.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>249.16</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>2.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>5.97</v>
+        <v>4.02</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>87.98</v>
+        <v>12.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>45.71</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>51.95</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>5.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>36.48</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.17</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>21708.9</v>
       </c>
       <c r="P14" s="8">
-        <v>112.15</v>
+        <v>97.16</v>
       </c>
       <c r="Q14" s="8">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>