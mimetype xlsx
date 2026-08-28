--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Shillaberia Jhanka PWSS to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District Zone-I (Phase-2)</t>
   </si>
   <si>
     <t>SM/11618</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Shillaberia Jhanka Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000441/2022-2023</t>
+  </si>
+  <si>
+    <t>1653/TD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2022-2023</t>
   </si>
   <si>
     <t>1372/TD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2022-2023</t>
   </si>
   <si>
     <t>1658/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
-  </si>
-[...22 lines deleted...]
-    <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,227 +705,227 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>38.75</v>
+        <v>997.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>598.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>60.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>180.08</v>
+        <v>38.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>997.19</v>
+        <v>180.08</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>1216.02</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>598.73</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>49.24</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>