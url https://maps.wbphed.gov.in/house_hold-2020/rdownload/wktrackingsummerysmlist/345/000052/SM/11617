--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -254,84 +254,81 @@
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Shillaberia Jhanka Zone-I PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. ii) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 4th Tube Well Site for Shillaberia Jhanka Zone-I PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000825/2022-2023</t>
   </si>
   <si>
     <t>3144/TD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Shilaberia Janka Water Supply Scheme (Zone- I) under Tamluk Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Name of Work: i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 4th TW site for Augmentation of Shillaberia Jhanka Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Shillaberia Jhanka Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iii) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 4th TW site for Augmentation of Shillaberia Jhanka Zone-I &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) iv) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Augmentation of Shillaberia Jhanka Zone-I &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) v) Rising main and other allied works Augmentation of Shillaberia Jhanka Zone-I W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000862/2022-2023</t>
   </si>
   <si>
     <t>3218/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>BARH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of left out pipe line by HDPE pipes with allied works, Repair and renovation of Pump House, Toilet and others allied works at OHR's site under Shillaberia Zone-I Water Supply scheme (Augmentation) in Khjuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2024-2025</t>
+  </si>
+  <si>
+    <t>2696/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>19/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1397,164 +1394,168 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>5.26</v>
+        <v>46.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>46.11</v>
+        <v>57.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>1268.04</v>
+        <v>1320.11</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>