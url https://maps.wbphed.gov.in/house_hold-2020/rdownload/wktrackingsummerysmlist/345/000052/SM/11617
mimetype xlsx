--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,86 @@
     <t>3218/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>BARH CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of left out pipe line by HDPE pipes with allied works, Repair and renovation of Pump House, Toilet and others allied works at OHR's site under Shillaberia Zone-I Water Supply scheme (Augmentation) in Khjuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000236/2024-2025</t>
   </si>
   <si>
     <t>2696/TD</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>19/04/2025</t>
+  </si>
+  <si>
+    <t>Land Development at 3rd Tube Well site of Shillaberia Jhanka Zone-I W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001285/2023-2024</t>
+  </si>
+  <si>
+    <t>369/CSD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ABHIJIT BERA</t>
+  </si>
+  <si>
+    <t>Land Development at 4th Tube Well site of Shillaberia Jhanka Zone-I PWSS within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2024-2025</t>
+  </si>
+  <si>
+    <t>2002/CSD</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -880,54 +916,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -941,54 +977,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1002,54 +1038,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>8.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1177,54 +1213,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>54.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>28.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>53.16</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1238,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>997.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>251.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.25</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1394,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>35.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>33.45</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.06</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1419,54 +1455,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>46.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>16.82</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1494,87 +1530,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P13" s="4">
         <v>57.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.51</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1322.43</v>
+      </c>
+      <c r="P16" s="8">
+        <v>332.83</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>25.17</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>