--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,77 @@
     <t>23/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ABHIJIT BERA</t>
   </si>
   <si>
     <t>Land Development at 4th Tube Well site of Shillaberia Jhanka Zone-I PWSS within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>2002/CSD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ADDITIONAL QUOTATION FOR SHILSBERIA, ZONE-I W/S PH-IV UNDER JJM UNDER MIDNAPORE MECHANICAL DIVISION,PHE DTE. WBSEDCL CUSTOMER CARE OFFICE: KHEJURI C.C.C. BLOCK- KHEJURI-II MEMO NO: KJR/QI/392 Dated:18.12.2025 Reference ID: 860358767 DT.18.12.2025 Application ID:100000155107 DT.18.12.2025</t>
+  </si>
+  <si>
+    <t>BILL/04138/2025-2026</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Shilaberia Janka Water Supply Scheme (Zone- I) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2022-2023</t>
+  </si>
+  <si>
+    <t>45/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1652,87 +1679,199 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>1.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.49</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.26</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1331.17</v>
+      </c>
+      <c r="P18" s="8">
+        <v>332.83</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>25</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>