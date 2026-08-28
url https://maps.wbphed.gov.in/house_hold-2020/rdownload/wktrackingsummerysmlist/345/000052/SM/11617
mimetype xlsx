--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,309 +89,309 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Shillaberia Jhanka PWSS to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District Zone-I (Phase-1)</t>
   </si>
   <si>
     <t>SM/11617</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Shillaberia Jhanka Zone-I Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000441/2022-2023</t>
+  </si>
+  <si>
+    <t>1653/TD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
     <t>Instalation of display Board at different work site of Augmentation of Shilaberia Zone-I-1 no, Shilaberia Zone-II-1 no, Durmuth-1 no, Amarshikasba Zone-I-1 no, Amarshikasba Zone-II-1 no, Golaranij-1 no &amp; Mukutshila Zone-I-1 no PWSS within Contai Sub- Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000509/2022-2023</t>
   </si>
   <si>
     <t>809 / CSD</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>05/11/2022</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Shilaberia Janka Water Supply Scheme (Zone- I) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2022-2023</t>
+  </si>
+  <si>
+    <t>45/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000102/2022-2023</t>
+  </si>
+  <si>
+    <t>1657/TD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Name of Work: i) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 4th TW site for Augmentation of Shillaberia Jhanka Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) ii) Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 3rd TW site for Augmentation of Shillaberia Jhanka Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.) iii) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 4th TW site for Augmentation of Shillaberia Jhanka Zone-I &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) iv) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Augmentation of Shillaberia Jhanka Zone-I &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) v) Rising main and other allied works Augmentation of Shillaberia Jhanka Zone-I W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000862/2022-2023</t>
+  </si>
+  <si>
+    <t>3218/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>BARH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Shillaberia Jhanka PWSS to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District Zone-I (Phase-1) under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001911/2022-2023</t>
+  </si>
+  <si>
+    <t>812/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Shilaberia Janka Zone-I Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (PART-B)</t>
   </si>
   <si>
     <t>ORD/000203/2023-2024</t>
   </si>
   <si>
     <t>397/TD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Shilaberia Janka Zone-I Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (PART-A)</t>
   </si>
   <si>
     <t>ORD/000202/2023-2024</t>
   </si>
   <si>
     <t>396/TD</t>
   </si>
   <si>
     <t>MA SARADA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...14 lines deleted...]
-    <t>Midnapore Mechanical</t>
+    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Shillaberia Jhanka Zone-I PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. ii) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 4th Tube Well Site for Shillaberia Jhanka Zone-I PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000825/2022-2023</t>
+  </si>
+  <si>
+    <t>3144/TD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Electric Quotation for Chargeable Head, SHILLABERIA, Water Supply Scheme T/W-III, Zone-I (Ref. ID-204049557)</t>
   </si>
   <si>
     <t>BILL/01674/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-154</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Shillaberia Jhanka PWSS to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District Zone-I (Phase-1) under JJM Program under MMD PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Repair and renovation of of Boundary Wall (as per Departmental Design &amp; Drawing) at OHR site for Augmentation of Shillaberia Jhanka Zone-I PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur. (Length-78.00 mtr.)</t>
   </si>
   <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>2324/TD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Shillaberia Jhanka Zone-I PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. ii) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 4th Tube Well Site for Shillaberia Jhanka Zone-I PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>BARH CONSTRUCTION</t>
+    <t>Land Development at 3rd Tube Well site of Shillaberia Jhanka Zone-I W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001285/2023-2024</t>
+  </si>
+  <si>
+    <t>369/CSD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ABHIJIT BERA</t>
   </si>
   <si>
     <t>Laying of left out pipe line by HDPE pipes with allied works, Repair and renovation of Pump House, Toilet and others allied works at OHR's site under Shillaberia Zone-I Water Supply scheme (Augmentation) in Khjuri-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000236/2024-2025</t>
   </si>
   <si>
     <t>2696/TD</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
-    <t>Land Development at 3rd Tube Well site of Shillaberia Jhanka Zone-I W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Land Development at 4th Tube Well site of Shillaberia Jhanka Zone-I PWSS within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>2002/CSD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>ADDITIONAL QUOTATION FOR SHILSBERIA, ZONE-I W/S PH-IV UNDER JJM UNDER MIDNAPORE MECHANICAL DIVISION,PHE DTE. WBSEDCL CUSTOMER CARE OFFICE: KHEJURI C.C.C. BLOCK- KHEJURI-II MEMO NO: KJR/QI/392 Dated:18.12.2025 Reference ID: 860358767 DT.18.12.2025 Application ID:100000155107 DT.18.12.2025</t>
   </si>
   <si>
     <t>BILL/04138/2025-2026</t>
   </si>
   <si>
     <t>23/12/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -940,60 +940,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.81</v>
+        <v>997.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.81</v>
+        <v>251.77</v>
       </c>
       <c r="R3" s="4">
-        <v>99.85</v>
+        <v>25.25</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1001,833 +1001,835 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.02</v>
+        <v>0.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.02</v>
+        <v>0.81</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.85</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.14</v>
+        <v>5.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.14</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>106.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2.55</v>
+        <v>46.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.82</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>54.33</v>
       </c>
       <c r="Q8" s="4">
         <v>28.88</v>
       </c>
       <c r="R8" s="4">
         <v>53.16</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>997.19</v>
+        <v>2.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>251.77</v>
+        <v>2.02</v>
       </c>
       <c r="R9" s="4">
-        <v>25.25</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>10.42</v>
+        <v>8.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>35.19</v>
       </c>
       <c r="Q11" s="4">
         <v>33.45</v>
       </c>
       <c r="R11" s="4">
         <v>95.06</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>46.11</v>
+        <v>2.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.76</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>16.82</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>57.33</v>
+        <v>10.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>0.51</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>1.8</v>
+        <v>57.33</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4"/>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>3.49</v>
+        <v>1.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>5.26</v>
+        <v>3.49</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1331.17</v>