--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,65 @@
     <t>14/03/2023</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>LITTLE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) with Approach road at 2nd TW site for Augmentation of Shillaberia Jhanka Zone-II PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
   </si>
   <si>
     <t>ORD/000594/2024-2025</t>
   </si>
   <si>
     <t>566/TD</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of left out pipe line by HDPE pipes with allied works of Shillaberia Jhanka Zone-II &amp; its adjoining mouzas W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>2677/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1105,87 +1120,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>9.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" s="4">
+        <v>79.64</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>95</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1153.99</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>