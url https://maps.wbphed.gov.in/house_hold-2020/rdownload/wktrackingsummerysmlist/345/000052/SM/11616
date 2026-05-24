--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -805,54 +805,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -866,54 +866,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>942.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>612.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>65.02</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -927,54 +927,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>70.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>53.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.59</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -988,54 +988,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>11.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1049,54 +1049,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>40.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>32.56</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1167,88 +1167,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>79.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.38</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1153.99</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>711.24</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>61.63</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>