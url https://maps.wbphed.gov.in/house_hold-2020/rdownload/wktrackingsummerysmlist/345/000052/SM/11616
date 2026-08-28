--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,171 +89,171 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Shillaberia Jhanka PWSS to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District Zone-II (Phase-1)</t>
   </si>
   <si>
     <t>SM/11616</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Shillaberia Jhanka Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000437/2022-2023</t>
+  </si>
+  <si>
+    <t>1650/TD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i)300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at Head Works Tube Well Site for Shillaberia Jhanka Zone-II PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. ii) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 2nd Tube Well Site for Shillaberia Jhanka Zone-II PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. iii) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 3rd Tube Well Site for Shillaberia Jhanka Zone-II PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte. iv) 300 x 200 mm Dia and 230m deep tubewell Drilling by Direct Rotary method with 200 dia.uPVC. Strainer of 30m.length all complete including cost of materials at 4th Tube Well Site for Shillaberia Jhanka Zone-II PWSS in Khejuri-II Block including supply of all labour &amp; materials within Contai Sub-Division under East Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000848/2022-2023</t>
+  </si>
+  <si>
+    <t>3145/TD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>B. K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Name of Work: i) Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements including Plinth Protection at 1st TW(Head Work) site for Augmentation of Shillaberia Jhanka Zone-II &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) ii) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 2nd TW site for Augmentation of Shillaberia Jhanka Zone-II &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) iii) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 3rd TW site for Augmentation of Shillaberia Jhanka Zone-II &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) iv) Construction of 3.60 mtr x3.00mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) without sanitary &amp; water supply arrangements including Plinth Protection at 4th TW site for Augmentation of Shillaberia Jhanka Zone-II &amp; its adjoining moujas PWSS in Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land) v) Laying Rising main and other allied works Augmentation of Shillaberia Jhanka Zone-II W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000864/2022-2023</t>
+  </si>
+  <si>
+    <t>3219/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>LITTLE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Shilaberia Janka Zone-II Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000196/2023-2024</t>
+  </si>
+  <si>
+    <t>306/TD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>RAMASISH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply and Delivery of CIDF Sluice Valve for laying of distribution pipe line and allied works for Augmentation of Shilaberia Janka Zone-II Water Supply Scheme under Contai Sub-Division of Tamluk Division in Purba Medinipur District. (PART-B)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000197/2023-2024</t>
   </si>
   <si>
     <t>307/TD</t>
   </si>
   <si>
-    <t>24/04/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Shillaberia Jhanka Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
-[...62 lines deleted...]
-    <t>LITTLE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Laying of left out pipe line by HDPE pipes with allied works of Shillaberia Jhanka Zone-II &amp; its adjoining mouzas W/S Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>2677/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) with Approach road at 2nd TW site for Augmentation of Shillaberia Jhanka Zone-II PWSS within Khejuri -II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
   </si>
   <si>
     <t>ORD/000594/2024-2025</t>
   </si>
   <si>
     <t>566/TD</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>25/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -802,60 +802,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.3</v>
+        <v>942.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.3</v>
+        <v>612.99</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>65.02</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -863,60 +863,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>942.75</v>
+        <v>70.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>612.99</v>
+        <v>53.19</v>
       </c>
       <c r="R4" s="4">
-        <v>65.02</v>
+        <v>75.59</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -924,300 +924,300 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>70.37</v>
+        <v>40.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>53.19</v>
+        <v>13.14</v>
       </c>
       <c r="R5" s="4">
-        <v>75.59</v>
+        <v>32.56</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>11.41</v>
       </c>
       <c r="Q6" s="4">
         <v>11.41</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>40.37</v>
+        <v>0.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.14</v>
+        <v>0.3</v>
       </c>
       <c r="R7" s="4">
-        <v>32.56</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>9.15</v>
+        <v>79.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.38</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>79.64</v>
+        <v>9.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>20.21</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>25.38</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1153.99</v>