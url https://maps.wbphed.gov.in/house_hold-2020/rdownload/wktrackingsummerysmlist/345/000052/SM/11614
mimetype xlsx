--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,68 +209,50 @@
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no Diesel Motor cabs (Luxury Taxi) (Standard non air conditioned) Bharat stage-IV, (Vehicle No. WB-29B-2278) on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit for state of West Bengal for the office of Assistant Engineer, Tamluk Sub Division, PHE Dte under Tamluk Division for the period from 01.01.2024 to 31.03.2024.</t>
   </si>
   <si>
     <t>ORD/001226/2023-2024</t>
   </si>
   <si>
     <t>1756/TSD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>DEBNATH MAITY</t>
   </si>
   <si>
-    <t>Laying of left out pipe line by 90 mm OD UPVC pipes with allied works of Moyna Zone-I &amp; its adjoining mouzas Water Supply Scheme within Moyna Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(PART-A)</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 4th. T/W Site. of Moyna Zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000597/2023-2024</t>
   </si>
   <si>
     <t>2211/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>PRASANTA MONDAL</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd. T/W Site. of Moyna Zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000598/2023-2024</t>
   </si>
   <si>
     <t>2212/TD</t>
@@ -321,68 +303,50 @@
     <t>1652/TD</t>
   </si>
   <si>
     <t>02/11/2022</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
   </si>
   <si>
     <t>Laying of 300/250/200/150 mm dia DI (K9) rising main in between OHR to T/W-I, T/W-2, T/W-3 and T/W-4 including canel crossing and dram Sheet Walling and DI specials of Moyna Zone-I PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000653/2023-2024</t>
   </si>
   <si>
     <t>2618/TD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>SANDIP MAITI</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no Diesel Motor Cabs(Luxary taxi) (Standerd non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Executive Engineer, Tamluk Division ,PHE Dte. Under Tamluk Division for the period from 12 (Twelve) Months.</t>
   </si>
   <si>
     <t>ORD/001259/2023-2024</t>
   </si>
   <si>
     <t>1468/TSD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for Augmentation of Moyna (Zone-I) PWSS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
@@ -813,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -976,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.93</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>96.33</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1001,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>17.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.24</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>91.48</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1098,54 +1062,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>17.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>16.24</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>91.48</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1387,54 +1351,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>0.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>466.61</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1445,698 +1409,580 @@
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>70.24</v>
+        <v>5.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>5.1</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>95.95</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>5.1</v>
+        <v>0.19</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.01</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>98.1</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>0.19</v>
+        <v>4.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>4.91</v>
+        <v>4.7</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.7</v>
+        <v>612.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>612.74</v>
+        <v>24.68</v>
       </c>
       <c r="Q17" s="4">
-        <v>336.18</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>54.86</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>24.68</v>
+        <v>1.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.4</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>13.79</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
+      <c r="I19" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>105</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>3.06</v>
+        <v>27.17</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...30 lines deleted...]
-      <c r="L20" s="4" t="s">
+      <c r="A20" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>877.28</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>