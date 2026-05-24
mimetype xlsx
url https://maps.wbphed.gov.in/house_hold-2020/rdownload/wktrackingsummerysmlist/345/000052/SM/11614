--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -299,51 +299,51 @@
   <si>
     <t>ORD/000442/2022-2023</t>
   </si>
   <si>
     <t>1652/TD</t>
   </si>
   <si>
     <t>02/11/2022</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
   </si>
   <si>
     <t>Laying of 300/250/200/150 mm dia DI (K9) rising main in between OHR to T/W-I, T/W-2, T/W-3 and T/W-4 including canel crossing and dram Sheet Walling and DI specials of Moyna Zone-I PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000653/2023-2024</t>
   </si>
   <si>
     <t>2618/TD</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>02/06/2025</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no Diesel Motor Cabs(Luxary taxi) (Standerd non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Executive Engineer, Tamluk Division ,PHE Dte. Under Tamluk Division for the period from 12 (Twelve) Months.</t>
   </si>
   <si>
     <t>ORD/001259/2023-2024</t>
   </si>
   <si>
     <t>1468/TSD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for Augmentation of Moyna (Zone-I) PWSS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
@@ -940,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.33</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1001,54 +1001,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>17.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.48</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1062,54 +1062,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>17.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>91.48</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1351,54 +1351,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>0.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>466.61</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1412,54 +1412,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>5.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.95</v>
       </c>
       <c r="S11" s="4">
         <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1473,54 +1473,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>5.1</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1705,54 +1705,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
         <v>612.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>336.18</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>54.86</v>
       </c>
       <c r="S16" s="4">
         <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1766,54 +1766,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P17" s="4">
         <v>24.68</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1827,54 +1827,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P18" s="4">
         <v>1.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>350.14</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1888,88 +1888,88 @@
       <c r="I19" s="13" t="s">
         <v>104</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>105</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="4">
         <v>27.17</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>26.82</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S19" s="4">
         <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>877.28</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>417.81</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>47.63</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>