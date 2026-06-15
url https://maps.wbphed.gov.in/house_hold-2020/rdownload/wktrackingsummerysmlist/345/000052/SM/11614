--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,86 @@
     <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for Augmentation of Moyna (Zone-I) PWSS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001752/2022-2023</t>
   </si>
   <si>
     <t>645/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Construction of Pump house ,Boundary wall &amp; allied works at 1st Tube well 2nd tube well site of Moyna Zone-I Water Supply Scheme in Moyna Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000430/2024-2025</t>
+  </si>
+  <si>
+    <t>3547/TD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>SANDIP MAITI</t>
+  </si>
+  <si>
+    <t>Laying of left out pipe line by 90 mm OD UPVC pipes with allied works of Moyna Zone-I &amp; its adjoining mouzas Water Supply Scheme within Moyna Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000108/2024-2025</t>
+  </si>
+  <si>
+    <t>1902/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1902,87 +1938,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="4">
         <v>27.17</v>
       </c>
       <c r="Q19" s="4">
         <v>26.82</v>
       </c>
       <c r="R19" s="4">
         <v>98.73</v>
       </c>
       <c r="S19" s="4">
         <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P20" s="4">
+        <v>3.06</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P21" s="4">
+        <v>70.24</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>950.58</v>
+      </c>
+      <c r="P22" s="8">
+        <v>417.81</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>43.95</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>