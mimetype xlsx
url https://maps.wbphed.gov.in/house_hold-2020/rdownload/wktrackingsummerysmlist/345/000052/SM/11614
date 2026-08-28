--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,342 +89,342 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Moyna (Zone-I) PWSS</t>
   </si>
   <si>
     <t>SM/11614</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (4679 nos) with new construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr.and as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Moyna Zone-I Water Supply Scheme within Moyna Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000442/2022-2023</t>
+  </si>
+  <si>
+    <t>1652/TD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Moyna Water Supply Scheme (Zone-I) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000859/2021-2022</t>
   </si>
   <si>
     <t>1470/TD</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000050/2022-2023</t>
+  </si>
+  <si>
+    <t>1209/TD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000058/2022-2023</t>
+  </si>
+  <si>
+    <t>1205/TD</t>
+  </si>
+  <si>
+    <t>Laying of 300/250/200/150 mm dia DI (K9) rising main in between OHR to T/W-I, T/W-2, T/W-3 and T/W-4 including canel crossing and dram Sheet Walling and DI specials of Moyna Zone-I PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.,Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000653/2023-2024</t>
+  </si>
+  <si>
+    <t>2618/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>KRISHNENDU SEKHAR DAS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor cabs (Luxury Taxi) (Standard non air conditioned) Bharat stage-IV, (Vehicle No. WB-29B-2278) on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit for state of West Bengal for the office of Assistant Engineer, Tamluk Sub Division, PHE Dte under Tamluk Division for the period from 01.01.2024 to 31.03.2024.</t>
+  </si>
+  <si>
+    <t>ORD/001226/2023-2024</t>
+  </si>
+  <si>
+    <t>1756/TSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>DEBNATH MAITY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no Diesel Motor Cabs(Luxary taxi) (Standerd non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of Executive Engineer, Tamluk Division ,PHE Dte. Under Tamluk Division for the period from 12 (Twelve) Months.</t>
+  </si>
+  <si>
+    <t>ORD/001259/2023-2024</t>
+  </si>
+  <si>
+    <t>1468/TSD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 4th. T/W Site. of Moyna Zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000597/2023-2024</t>
+  </si>
+  <si>
+    <t>2211/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>PRASANTA MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd. T/W Site. of Moyna Zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000598/2023-2024</t>
+  </si>
+  <si>
+    <t>2212/TD</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300mm x 200mm x 230 Mtrs. Depth) by utilising Departmental machineries for Moyna W/S Scheme (Z-I, T/W-I), Moyna Block under Purba Medinipur District , Central Drilling Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>538/CDD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>02/07/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Drilling crew and other allied works for construction of Tube Well (300mm x 200mmx 230 Mtrs. Depth) by utilising Departmental Mechineries for Moyna W/S Scheme (Z-I,T/W-I)block under Purba Medinipur District CDD PHE Dte.</t>
   </si>
   <si>
-    <t>Driller In Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>537/CDD</t>
   </si>
   <si>
-    <t>02/06/2023</t>
-[...35 lines deleted...]
-    <t>1205/TD</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for Augmentation of Moyna (Zone-I) PWSS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001752/2022-2023</t>
+  </si>
+  <si>
+    <t>645/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>RTOR000032/2023-2024</t>
   </si>
   <si>
     <t>1922/TD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
+    <t>Electric Quotation for MOYNA Water Supply Scheme T/W-III, Zone-I, (Ref. ID-204143546)</t>
+  </si>
+  <si>
+    <t>BILL/03134/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-408</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric Quotation for MOYNA Water Supply Scheme T/W-IV, Zone-I, (Ref. ID-204136064)</t>
+  </si>
+  <si>
+    <t>BILL/03186/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-437</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
     <t>Payment of WBSEDCL for Quotation of Shifting of 11 KV HTOH line at Moyna Zone-I Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/01475/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-663</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...44 lines deleted...]
-    <t>2212/TD</t>
+    <t>Repairing &amp; Renovation of Construction of Pump house ,Boundary wall &amp; allied works at 1st Tube well 2nd tube well site of Moyna Zone-I Water Supply Scheme in Moyna Block within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000430/2024-2025</t>
+  </si>
+  <si>
+    <t>3547/TD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>SANDIP MAITI</t>
+  </si>
+  <si>
+    <t>Laying of left out pipe line by 90 mm OD UPVC pipes with allied works of Moyna Zone-I &amp; its adjoining mouzas Water Supply Scheme within Moyna Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.(PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000108/2024-2025</t>
+  </si>
+  <si>
+    <t>1902/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000200/2023-2024</t>
   </si>
   <si>
     <t>1099/TD</t>
   </si>
   <si>
     <t>19/03/2024</t>
-  </si>
-[...136 lines deleted...]
-    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -973,1121 +973,1121 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.08</v>
+        <v>612.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.93</v>
+        <v>336.18</v>
       </c>
       <c r="R3" s="4">
-        <v>96.33</v>
+        <v>54.86</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>17.76</v>
+        <v>4.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.24</v>
+        <v>3.93</v>
       </c>
       <c r="R4" s="4">
-        <v>91.48</v>
+        <v>96.33</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>17.76</v>
+        <v>131.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>16.24</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>91.48</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>131.09</v>
+        <v>7.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>7.03</v>
+        <v>24.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>9.63</v>
+        <v>0.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>466.61</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
+        <v>1.14</v>
+      </c>
+      <c r="Q9" s="4">
         <v>3.97</v>
       </c>
-      <c r="Q9" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>350.14</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>0.24</v>
+        <v>5.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.11</v>
+        <v>4.9</v>
       </c>
       <c r="R10" s="4">
-        <v>466.61</v>
+        <v>95.95</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>5.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.9</v>
+        <v>5.01</v>
       </c>
       <c r="R11" s="4">
-        <v>95.95</v>
+        <v>98.1</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>5.1</v>
+        <v>17.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.01</v>
+        <v>16.24</v>
       </c>
       <c r="R12" s="4">
-        <v>98.1</v>
+        <v>91.48</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>0.19</v>
+        <v>17.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>16.24</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>91.48</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>4.91</v>
+        <v>27.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>26.82</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="P15" s="4">
-        <v>4.7</v>
+        <v>9.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>612.74</v>
+        <v>4.7</v>
       </c>
       <c r="Q16" s="4">
-        <v>336.18</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>54.86</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>24.68</v>
+        <v>4.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.4</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>13.79</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>1.14</v>
+        <v>3.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.97</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>350.14</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>27.17</v>
+        <v>3.06</v>
       </c>
       <c r="Q19" s="4">
-        <v>26.82</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>98.73</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="P20" s="4">
-        <v>3.06</v>
+        <v>70.24</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="P21" s="4">
-        <v>70.24</v>
+        <v>0.19</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>