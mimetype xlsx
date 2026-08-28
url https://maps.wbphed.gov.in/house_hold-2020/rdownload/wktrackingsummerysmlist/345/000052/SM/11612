--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,147 +110,147 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>additional compressor development of the newly construction tube well at argoal w/s scheme 2nd tw site, block-pataspur -ii under CMSD-I (D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000191/2020-2021</t>
   </si>
   <si>
     <t>63/CMSD-I</t>
   </si>
   <si>
     <t>18/03/2021</t>
   </si>
   <si>
     <t>21/03/2021</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
+    <t>Sinking of 4 (four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250 mm x 150 mm dia x 250 mtr. deep tube well by direct rotary rig method for Boosting Tube Well of Mouza- Rupnagar, JL No.- 503, Plot No.-320 of Barasubarnanagar Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250 mm x 150 mm dia x 250 mtr. deep tube well by direct rotary rig method at Replacement Tube Well of 2nd Tubewell at Mouza- Chanberya, JL No.- 425, Plot No.-416/1210 of Baharchandberya Water Supply Scheme within Contai-II(Deshpran) Block under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300 mm. x 200 mm. dia. x 250 mtr. deep tube well by direct rotary rig method for 3rd Tubewell site ( Boosting Tube well ) at Mouza -Argoal, JL No. - 233, Plot No. -514, Patashpur- II Block of Argoal Water Supply Scheme under Contai Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 150 mm x 100 mm dia x 250 mtr. deep tube well by direct rotary rig method at Replacement of 2nd Tubewell site of Paschimbatya Water Supply Scheme at Mouza- Paschimbetya, JL No. 79, Plot No. 344 within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000251/2022-2023</t>
+  </si>
+  <si>
+    <t>1052/TD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Sinking of Boosting Tube Well and Allied Works for Argoal PWSS under Contai Sub-Division of Tamluk Division, PHE Dte. Block ¿ Potashpur II within the Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001738/2022-2023</t>
+  </si>
+  <si>
+    <t>640/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>PURUSHOTTAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Rising Main DI(K-9) pipe line with interconnection, Construction of 3.60 mtr. X 3.00 mtr. Size Switch Room cum Chlorine Room &amp; Boundary Wall at 3rd Boosting TW site (Mouza-Jabda, J.L No-225, Plot No-887) of Argoal PWSS in Patashpur-II within Contai Sub-Division of Tamluk Division,PHE Dte.(Length-50.00 mtr.) (for Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000487/2023-2024</t>
+  </si>
+  <si>
+    <t>1521/TD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>SK. SARFARAJ</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>357/TD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric quotation bill for WBSEDCL at TW III of Argoal WS Scheme (Ref. ID - 203932077)</t>
   </si>
   <si>
     <t>BILL/00060/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-7</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...64 lines deleted...]
-    <t>SK. SARFARAJ</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,349 +834,349 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>17.67</v>
+        <v>55.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.74</v>
+        <v>13.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.79</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>55.36</v>
+        <v>33.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.83</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>13.57</v>
+        <v>17.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>33.57</v>
+        <v>0.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>121.39</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>37.56</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>30.95</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>