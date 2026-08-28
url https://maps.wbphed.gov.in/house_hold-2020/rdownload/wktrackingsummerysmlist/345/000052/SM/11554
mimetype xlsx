--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Shillaberia Jhanka PWSS to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District Zone-II (Phase-2)</t>
   </si>
   <si>
     <t>SM/11554</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Shillaberia Jhanka Zone-II Water Supply Scheme within Khejuri-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000437/2022-2023</t>
+  </si>
+  <si>
+    <t>1650/TD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Shilaberia-Janka Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000441/2021-2022</t>
   </si>
   <si>
     <t>1647/TD</t>
   </si>
   <si>
     <t>19/01/2022</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000103/2022-2023</t>
   </si>
   <si>
     <t>1659/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2022-2023</t>
   </si>
   <si>
     <t>1376/TD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Shillaberia Jhanka PWSS to Accommodate FHTC in Khejuri-II Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District Zone-II,under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>1274/W/MMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Chargeable Head, SHILLABERIA JANKA, Water Supply Scheme T/W-IV, Zone-I (Ref. ID-204049555)</t>
+  </si>
+  <si>
+    <t>BILL/01679/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-159</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Chargeable Head, SHILLABERIA, Water Supply Scheme T/W-II, Zone-II (Ref. ID-204049556)</t>
+  </si>
+  <si>
+    <t>BILL/01677/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-157</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Chargeable Head, SHILLABERIA, Water Supply Scheme T/W-IV, Zone-II (Ref. ID-204049361)</t>
+  </si>
+  <si>
+    <t>BILL/01675/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-155</t>
+  </si>
+  <si>
+    <t>Electric Quotation for Chargeable Head, SHILLABERIA, Water Supply Scheme T/W-III, Zone-II (Ref. ID-204049047)</t>
+  </si>
+  <si>
+    <t>BILL/01678/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-158</t>
+  </si>
+  <si>
     <t>Electric Quotation for Chargeable Head, SHILLABERIA, Water Supply Scheme T/W-I, Zone-II (Ref. ID-204049345)</t>
   </si>
   <si>
     <t>BILL/01676/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-156</t>
-  </si>
-[...82 lines deleted...]
-    <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -823,612 +823,612 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.96</v>
+        <v>942.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>220.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.38</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>186.64</v>
+        <v>4.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>13.06</v>
+        <v>186.64</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.97</v>
+        <v>13.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2.8</v>
+        <v>50.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>34.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>68.51</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>2.97</v>
+        <v>2.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>2.3</v>
+        <v>2.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>942.75</v>
+        <v>2.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>50.28</v>
+        <v>0.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1209.13</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>259.81</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>21.49</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>