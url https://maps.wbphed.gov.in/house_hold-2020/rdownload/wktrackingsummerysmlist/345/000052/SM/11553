--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,90 +269,72 @@
   <si>
     <t>2591/TD</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>A. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of ground water based Chaitanyapur Zone-II Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (4374 Nos) work and Construction of R.C.C. Over Head Reservoir of capacity 700 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000902/2022-2023</t>
   </si>
   <si>
     <t>3458/TD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2024 to 31/12/2024. (12 Months)</t>
   </si>
   <si>
     <t>ORD/000992/2023-2024</t>
   </si>
   <si>
     <t>623/HSD,</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>SANTANU PATTANAYAK</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1573,148 +1555,87 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>1.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>869.48</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>