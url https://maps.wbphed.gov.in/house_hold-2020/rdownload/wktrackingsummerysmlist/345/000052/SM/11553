--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,155 @@
     <t>27/03/2023</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2024 to 31/12/2024. (12 Months)</t>
   </si>
   <si>
     <t>ORD/000992/2023-2024</t>
   </si>
   <si>
     <t>623/HSD,</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>SANTANU PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall in 3rd Tube well site of Chaitanyapur (Zone-II) Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-48mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000231/2024-2025</t>
+  </si>
+  <si>
+    <t>2534/TD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2025-2026</t>
+  </si>
+  <si>
+    <t>433/HSD,</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>ANIRBAN BHOWMIK</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- G)</t>
+  </si>
+  <si>
+    <t>ORD/000049/2025-2026</t>
+  </si>
+  <si>
+    <t>438/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- H)</t>
+  </si>
+  <si>
+    <t>ORD/000050/2025-2026</t>
+  </si>
+  <si>
+    <t>439/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- E)</t>
+  </si>
+  <si>
+    <t>ORD/000047/2025-2026</t>
+  </si>
+  <si>
+    <t>436/HSD,</t>
+  </si>
+  <si>
+    <t>M/S RAJ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>437/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000043/2025-2026</t>
+  </si>
+  <si>
+    <t>432/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/000045/2025-2026</t>
+  </si>
+  <si>
+    <t>434/HSD,</t>
+  </si>
+  <si>
+    <t>BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- D)</t>
+  </si>
+  <si>
+    <t>ORD/000046/2025-2026</t>
+  </si>
+  <si>
+    <t>435/HSD,</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -886,54 +991,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.53</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1175,54 +1280,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>77.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>58.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>75.04</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1236,54 +1341,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>4.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1297,54 +1402,54 @@
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>37.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>36.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.65</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1463,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>4.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.54</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1419,54 +1524,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>24.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>72.32</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1480,54 +1585,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>625.57</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>267.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>42.81</v>
       </c>
       <c r="S13" s="4">
         <v>32</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1541,101 +1646,650 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>1.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>312.3</v>
       </c>
       <c r="S14" s="4">
         <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.51</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>3.87</v>
+      </c>
+      <c r="R15" s="4">
+        <v>85.81</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>881.26</v>
+      </c>
+      <c r="P24" s="8">
+        <v>401.2</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>45.53</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>