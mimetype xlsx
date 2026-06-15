--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -396,50 +396,68 @@
     <t>ORD/000043/2025-2026</t>
   </si>
   <si>
     <t>432/HSD,</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- C)</t>
   </si>
   <si>
     <t>ORD/000045/2025-2026</t>
   </si>
   <si>
     <t>434/HSD,</t>
   </si>
   <si>
     <t>BHOWMIK ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- D)</t>
   </si>
   <si>
     <t>ORD/000046/2025-2026</t>
   </si>
   <si>
     <t>435/HSD,</t>
+  </si>
+  <si>
+    <t>Laying Left Out Distribution System for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part Work Order I of II)</t>
+  </si>
+  <si>
+    <t>ORD/000361/2024-2025</t>
+  </si>
+  <si>
+    <t>3814/TD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2209,87 +2227,148 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P23" s="4">
         <v>0.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P24" s="4">
+        <v>58.86</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>70</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>940.12</v>
+      </c>
+      <c r="P25" s="8">
+        <v>401.2</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>42.68</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>