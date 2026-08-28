--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,375 +89,375 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based CHAITANYAPUR Zone-II PWSS to Accommodate FHTC in Sutahata Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/11553</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at Head Work Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at 2nd Tube Well Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Well Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Well Site of Chaitanyapur Zone-I Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>1250/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000460/2021-2022</t>
   </si>
   <si>
     <t>1725/TD</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000061/2022-2023</t>
   </si>
   <si>
     <t>1202/TD</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2022-2023</t>
   </si>
   <si>
     <t>1203/TD</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Chaitanyapur Zone-II Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (4374 Nos) work and Construction of R.C.C. Over Head Reservoir of capacity 700 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000902/2022-2023</t>
+  </si>
+  <si>
+    <t>3458/TD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2024 to 31/12/2024. (12 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000992/2023-2024</t>
+  </si>
+  <si>
+    <t>623/HSD,</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>SANTANU PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of switch Room cum Chlorine Room at 1st Tube Well site &amp; 2nd Tube well site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2023-2024</t>
+  </si>
+  <si>
+    <t>625/TD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>SOUVIK GHOSAL</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement including Plinth Protection at 3rd Tube Well site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2022-2023</t>
+  </si>
+  <si>
+    <t>3169/TD</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>MAITY TRADING</t>
+  </si>
+  <si>
+    <t>Laying Rising main work &amp; construction of Approach Road of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000645/2023-2024</t>
+  </si>
+  <si>
+    <t>2591/TD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>A. R. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based CHAITANYAPUR Zone-II PWSS to Accommodate FHTC in Sutahata Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District Block ¿Sutahata, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001718/2022-2023</t>
+  </si>
+  <si>
+    <t>631/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Electric Quotation for CHAITANYAPUR Water Supply Scheme T/W-III, Zone-II, (Ref. ID-204076090)</t>
   </si>
   <si>
     <t>BILL/02203/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-242</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for CHAITANYAPUR Water Supply Scheme T/W-I, Zone-II, (Ref. ID-204076083)</t>
   </si>
   <si>
     <t>BILL/02204/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-241</t>
   </si>
   <si>
-    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at Head Work Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Replacement Tube well by direct rotary rig method at 2nd Tube Well Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Well Site of Chaitanyapur Zone-II Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Well Site of Chaitanyapur Zone-I Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...128 lines deleted...]
-    <t>SANTANU PATTANAYAK</t>
+    <t>Laying Left Out Distribution System for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part Work Order I of II)</t>
+  </si>
+  <si>
+    <t>ORD/000361/2024-2025</t>
+  </si>
+  <si>
+    <t>3814/TD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Construction of boundary wall in 3rd Tube well site of Chaitanyapur (Zone-II) Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-48mtr)</t>
   </si>
   <si>
     <t>ORD/000231/2024-2025</t>
   </si>
   <si>
     <t>2534/TD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- B)</t>
   </si>
   <si>
     <t>ORD/000044/2025-2026</t>
   </si>
   <si>
     <t>433/HSD,</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>ANIRBAN BHOWMIK</t>
   </si>
   <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000043/2025-2026</t>
+  </si>
+  <si>
+    <t>432/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/000045/2025-2026</t>
+  </si>
+  <si>
+    <t>434/HSD,</t>
+  </si>
+  <si>
+    <t>BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- D)</t>
+  </si>
+  <si>
+    <t>ORD/000046/2025-2026</t>
+  </si>
+  <si>
+    <t>435/HSD,</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- E)</t>
+  </si>
+  <si>
+    <t>ORD/000047/2025-2026</t>
+  </si>
+  <si>
+    <t>436/HSD,</t>
+  </si>
+  <si>
+    <t>M/S RAJ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>437/HSD,</t>
+  </si>
+  <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- G)</t>
   </si>
   <si>
     <t>ORD/000049/2025-2026</t>
   </si>
   <si>
     <t>438/HSD,</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Chaitanyapur (Zone-II) Water Supply Scheme within Sutahata Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- H)</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
   </si>
   <si>
     <t>439/HSD,</t>
-  </si>
-[...67 lines deleted...]
-    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1006,715 +1006,715 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.02</v>
+        <v>77.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.64</v>
+        <v>58.29</v>
       </c>
       <c r="R3" s="4">
-        <v>90.53</v>
+        <v>75.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>26.9</v>
+        <v>4.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>49.51</v>
+        <v>26.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>9.52</v>
+        <v>49.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>3.63</v>
+        <v>625.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>267.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>42.81</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>77.68</v>
+        <v>1.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>58.29</v>
+        <v>4.67</v>
       </c>
       <c r="R8" s="4">
-        <v>75.04</v>
+        <v>312.3</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>4.6</v>
+        <v>4.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.49</v>
+        <v>3.73</v>
       </c>
       <c r="R9" s="4">
-        <v>97.58</v>
+        <v>89.54</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>37.88</v>
+        <v>4.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>36.99</v>
+        <v>4.49</v>
       </c>
       <c r="R10" s="4">
-        <v>97.65</v>
+        <v>97.58</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>24.5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>17.72</v>
+      </c>
+      <c r="R11" s="4">
+        <v>72.32</v>
+      </c>
+      <c r="S11" s="4">
         <v>70</v>
-      </c>
-[...22 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>24.5</v>
+        <v>37.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>17.72</v>
+        <v>36.99</v>
       </c>
       <c r="R12" s="4">
-        <v>72.32</v>
+        <v>97.65</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>625.57</v>
+        <v>9.52</v>
       </c>
       <c r="Q13" s="4">
-        <v>267.79</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>42.81</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.5</v>
+        <v>3.63</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.67</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>312.3</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1722,60 +1722,60 @@
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>4.51</v>
+        <v>58.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.87</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>85.81</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1783,548 +1783,548 @@
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>0.94</v>
+        <v>4.51</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>85.81</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P20" s="4">
         <v>0.96</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="P21" s="4">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="P22" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P23" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="P24" s="4">
-        <v>58.86</v>
+        <v>0.59</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>940.12</v>