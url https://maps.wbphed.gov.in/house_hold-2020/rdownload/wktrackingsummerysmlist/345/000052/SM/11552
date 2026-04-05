--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -251,102 +251,66 @@
   <si>
     <t>ORD/000020/2024-2025</t>
   </si>
   <si>
     <t>145/CMSD-II</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>Quotation bill for new service connection at TW-III of solat w/s scheme under Haldia block in the Dist. of purba medinipur under MMD,PHE Dte. Name of C.C.C.-Brajalalchak Application no.-2004898781 Reference ID-204397568 Contract Demand-12074watt Quotation Date-12/09/2024 Quotation Due Date-12/09/2025</t>
   </si>
   <si>
     <t>BILL/00955/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-632</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Solat Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipment¿s at TW II for Augmentation of Ground Water Based Solat PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000074/2023-2024</t>
   </si>
   <si>
     <t>1243/W/MMD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>M/S EMMESS</t>
-  </si>
-[...16 lines deleted...]
-    <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 2nd tube well site of Solat Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000473/2023-2024</t>
   </si>
   <si>
     <t>1499/TD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>ELECTIVA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -753,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1414,323 +1378,201 @@
         <v>10.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>454.08</v>
+        <v>13.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>13.59</v>
+        <v>5.1</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>150.3</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>