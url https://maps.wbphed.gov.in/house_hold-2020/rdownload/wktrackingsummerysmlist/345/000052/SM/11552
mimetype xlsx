--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -880,54 +880,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -941,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>13.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.73</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1002,54 +1002,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>72.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>26.29</v>
       </c>
       <c r="S5" s="4">
         <v>63</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1063,54 +1063,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1238,54 +1238,54 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>79.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1299,54 +1299,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1417,54 +1417,54 @@
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>13.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>48.79</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1512,54 +1512,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>150.3</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>44.79</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>29.8</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>