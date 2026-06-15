--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,86 @@
     <t>28/04/2023</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>M/S EMMESS</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 2nd tube well site of Solat Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000473/2023-2024</t>
   </si>
   <si>
     <t>1499/TD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>ELECTIVA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Solat Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000298/2022-2023</t>
+  </si>
+  <si>
+    <t>1113/TD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>ARUP KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Additional Laying of Distribution pipeline,Drum Sheet Walling,G.I. Casing &amp; Laying Rising Main of Solat Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2023-2024</t>
+  </si>
+  <si>
+    <t>932/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1492,87 +1528,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>5.1</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>454.08</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>289.11</v>
+      </c>
+      <c r="R14" s="4">
+        <v>63.67</v>
+      </c>
+      <c r="S14" s="4">
+        <v>90</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>68.51</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>75</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>672.88</v>
+      </c>
+      <c r="P16" s="8">
+        <v>333.9</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>49.62</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>