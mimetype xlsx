--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,159 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Solat PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/11552</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Solat Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000298/2022-2023</t>
+  </si>
+  <si>
+    <t>1113/TD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>26/11/2026</t>
+  </si>
+  <si>
+    <t>ARUP KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Installation of display Board of 8 nos work site within different PWSS under Haldia Sub-Division of Tamluk Division, PHE Dte. District Purba Medinipur. (Phase -1) Name of Work site :- 1) Asadtalia PWSS, 2) Rangibasan PWSS, 3) Kapaseria PWSS, 4) Rajarampur PWSS, 5) Begunberia PWSS, 6) Dhenkua PWSS, 7) Solat PWSS &amp; 8) Gopalpur PWSS.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2022-2023</t>
+  </si>
+  <si>
+    <t>721/HSD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>31/10/2022</t>
+  </si>
+  <si>
+    <t>TAPAN BERA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Solat Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000459/2021-2022</t>
   </si>
   <si>
     <t>1723/TD</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at Head Work Site of Solat Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 124 Plot No. 421, Mouza-Dakshin Caraikhia under Contai Saline Area Zone-II Water Supply Scheme within Contai-I Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 157 Plot No. 146, Mouza- Kharipukuria under Contai Saline Area Zone-I (Part-A) Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 415 Plot No. 925(S), 397(N), Mouza- Bhaitghar under Contai Saline Area Zone-I (Part-B) Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2022-2023</t>
+  </si>
+  <si>
+    <t>1361/TD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>B. K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000049/2022-2023</t>
+  </si>
+  <si>
+    <t>1019/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000066/2022-2023</t>
+  </si>
+  <si>
+    <t>1201/TD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Solat PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001517/2022-2023</t>
   </si>
   <si>
     <t>361/W/MMD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>AMIT DAS</t>
   </si>
   <si>
-    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at Head Work Site of Solat Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 124 Plot No. 421, Mouza-Dakshin Caraikhia under Contai Saline Area Zone-II Water Supply Scheme within Contai-I Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 157 Plot No. 146, Mouza- Kharipukuria under Contai Saline Area Zone-I (Part-A) Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Tube well by direct rotary rig method at J.L. No. 415 Plot No. 925(S), 397(N), Mouza- Bhaitghar under Contai Saline Area Zone-I (Part-B) Water Supply Scheme within Contai-III Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...56 lines deleted...]
-    <t>06/09/2022</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipment¿s at TW II for Augmentation of Ground Water Based Solat PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2023-2024</t>
+  </si>
+  <si>
+    <t>1243/W/MMD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>M/S EMMESS</t>
+  </si>
+  <si>
+    <t>Additional Laying of Distribution pipeline,Drum Sheet Walling,G.I. Casing &amp; Laying Rising Main of Solat Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2023-2024</t>
+  </si>
+  <si>
+    <t>932/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 2nd tube well site of Solat Water Supply Scheme under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000473/2023-2024</t>
+  </si>
+  <si>
+    <t>1499/TD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>ELECTIVA ENTERPRISE</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Additional drilling works &amp; other materials at site for construction of Tube Well at Solat W/S Scheme, Haldia Block, Purba MedinipurDist. under CDD, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000021/2024-2025</t>
   </si>
   <si>
     <t>146/CMSD-II</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
@@ -249,122 +321,50 @@
     <t>Providing Tube Well materials Conforming to IS: 12818:2010 at site for construction of Tube Well at Solat PWSS, Purba Medinipur district under CDD, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000020/2024-2025</t>
   </si>
   <si>
     <t>145/CMSD-II</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>Quotation bill for new service connection at TW-III of solat w/s scheme under Haldia block in the Dist. of purba medinipur under MMD,PHE Dte. Name of C.C.C.-Brajalalchak Application no.-2004898781 Reference ID-204397568 Contract Demand-12074watt Quotation Date-12/09/2024 Quotation Due Date-12/09/2025</t>
   </si>
   <si>
     <t>BILL/00955/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-632</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...70 lines deleted...]
-    <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -913,780 +913,780 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.65</v>
+        <v>454.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.58</v>
+        <v>289.11</v>
       </c>
       <c r="R3" s="4">
-        <v>98.19</v>
+        <v>63.67</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>13.56</v>
+        <v>0.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.85</v>
+        <v>0.93</v>
       </c>
       <c r="R4" s="4">
-        <v>94.73</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>72.46</v>
+        <v>3.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.05</v>
+        <v>3.58</v>
       </c>
       <c r="R5" s="4">
-        <v>26.29</v>
+        <v>98.19</v>
       </c>
       <c r="S5" s="4">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.93</v>
+        <v>72.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.93</v>
+        <v>19.05</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>26.29</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>12.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>16.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.99</v>
+        <v>13.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.79</v>
+        <v>12.85</v>
       </c>
       <c r="R9" s="4">
-        <v>79.2</v>
+        <v>94.73</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.97</v>
+        <v>13.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.97</v>
+        <v>6.63</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>48.79</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>10.59</v>
+        <v>68.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>13.59</v>
+        <v>5.1</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.63</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>48.79</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>5.1</v>
+        <v>0.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>79.2</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>454.08</v>
+        <v>0.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>289.11</v>
+        <v>0.97</v>
       </c>
       <c r="R14" s="4">
-        <v>63.67</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>68.51</v>
+        <v>10.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>672.88</v>