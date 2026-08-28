--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,273 +89,273 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Anantapur Zone-I PWSS to Accommodate FHTC in Tamluk Block under Tamluk Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/11474</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC(6217 nos) with new construction of R.C.C. Elevated Reservoir of capacity 750cum and staging height 20.00 mtr.and as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Anantapur Zone-I Water Supply Scheme within Tamluk Dev. Block under Tamluk Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000480/2022-2023</t>
+  </si>
+  <si>
+    <t>1889/TD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Anantapur (Zone-I) Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000461/2021-2022</t>
   </si>
   <si>
     <t>1739/TD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000047/2022-2023</t>
+  </si>
+  <si>
+    <t>1017/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000056/2022-2023</t>
+  </si>
+  <si>
+    <t>1208/TD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Anantapur Zone-I PWSS to Accommodate FHTC in Tamluk Block under Tamluk Sub-Division of Tamluk Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001722/2022-2023</t>
+  </si>
+  <si>
+    <t>633/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 230 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR ANANTAPUR W/S SCH (ZONE-I) (TW-III), TAMLUK BLOCK UNDER PURBA MEDINIPUR DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000396/2022-2023</t>
   </si>
   <si>
     <t>2120/CDD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...20 lines deleted...]
-    <t>06/09/2022</t>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd. T/W Site. of Anantapur Zone-I Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000397/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>23/07/2023</t>
+  </si>
+  <si>
+    <t>SK. SAHALAM</t>
+  </si>
+  <si>
+    <t>Laying of 200 /250/300mm dia DI (K-9) for Rising main line from T/W-1 , T/W-2 ,T/W-3 and interconnection betn. T/W-1 to OHR including supply of DI specials , Construction of boundary wall &amp; approach 3rd tube well site under Anantapur Zone- I PWSS with in Tamluk Dev.Block in Purba Medinipur District under Tamluk Sub Division of Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000584/2023-2024</t>
+  </si>
+  <si>
+    <t>2204/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>Laying of 400 mm dia. Additional length distribution pipe line with supply of DI specials under Anantapur Zone- I PWSS with in Tamluk Dev.Block in Purba Medinipur District under Tamluk Sub Division of Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000582/2023-2024</t>
+  </si>
+  <si>
+    <t>2203/TD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>1923/TD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Quotation Money for Anantapur Zone-I PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00611/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-819</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...62 lines deleted...]
-    <t>TARUN KOLEY</t>
+    <t>Construction of new boundary wall around OHR and Repair and Renovation of Existing boundary wall , Pump house and chlorine room at Head work site and 2nd tube well site of Anantapur Zone-I PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2024-2025</t>
+  </si>
+  <si>
+    <t>3449/TD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>M J A ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000224/2023-2024</t>
   </si>
   <si>
     <t>1123/TD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Additional quatation for Tulia Anantapur Zone-I, TW-III , Tamluk Block Application ID.-100000099975 Reference ID.-860292305</t>
   </si>
   <si>
     <t>BILL/03782/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-716</t>
   </si>
   <si>
     <t>20/02/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>03/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,878 +882,878 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.86</v>
+        <v>622.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>336.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.14</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>17.75</v>
+        <v>3.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.25</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>67.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>38.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>40.78</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>25.63</v>
+      </c>
+      <c r="R7" s="4">
+        <v>62.86</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>2.38</v>
+        <v>17.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.64</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>40.78</v>
+        <v>5.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.86</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>5.1</v>
+        <v>13.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.77</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>10.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>90.8</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>0.19</v>
+        <v>33.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.23</v>
+        <v>2.38</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>622.31</v>
+        <v>9.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="P15" s="4">
-        <v>9.09</v>
+        <v>0.19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="P16" s="4">
-        <v>13.81</v>
+        <v>0.23</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>865.06</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>407.1</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>47.06</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>