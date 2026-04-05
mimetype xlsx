--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -308,117 +308,105 @@
   <si>
     <t>ORD/000214/2023-2024</t>
   </si>
   <si>
     <t>1391/CDD</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>DEV AND COMPANY</t>
   </si>
   <si>
     <t>Augmentation of ground water based Natshal Lakshya Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (3772 Nos) work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000903/2022-2023</t>
   </si>
   <si>
     <t>3459/TD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of boundary wall in 3rd tubewell site of Natshal Lakshya (Zone-I) W/S scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr)</t>
-[...8 lines deleted...]
-    <t>14/01/2026</t>
+    <t>Construction of (5.40 Mtr. X 3.60 Mtr.) Chlorine Room including Plinth Protection at Natshal Lakshya Store within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000542/2024-2025</t>
+  </si>
+  <si>
+    <t>204/TD</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve,construction of sluice valve chamber ,Canal crossing &amp; Rising main &amp; pilling work of ground water based Natshal Lakshya (Zone-I) Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(for Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000340/2023-2024</t>
+  </si>
+  <si>
+    <t>805/TD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>G.I pipe column with M.S. Structure for laying of Rising main pipe line at Natshal Lakshya (Zone-I) Water Supply Scheme under Haldia Sub- Division of Tamluk Division, PHE Dte. (Total Length= (33+13+18+13+10+67)=154 mtr,</t>
+  </si>
+  <si>
+    <t>ORD/000455/2024-2025</t>
+  </si>
+  <si>
+    <t>3703/TD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
   </si>
   <si>
     <t>TAPAN BERA</t>
-  </si>
-[...46 lines deleted...]
-    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1678,296 +1666,235 @@
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>5.92</v>
+        <v>6.18</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>6.18</v>
+        <v>92.32</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>22.25</v>
+        <v>18.16</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...27 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="A18" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1025.14</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>