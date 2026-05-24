--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,92 @@
     <t>805/TD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>G.I pipe column with M.S. Structure for laying of Rising main pipe line at Natshal Lakshya (Zone-I) Water Supply Scheme under Haldia Sub- Division of Tamluk Division, PHE Dte. (Total Length= (33+13+18+13+10+67)=154 mtr,</t>
   </si>
   <si>
     <t>ORD/000455/2024-2025</t>
   </si>
   <si>
     <t>3703/TD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>TAPAN BERA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall in 1st tube well site of Natshal Lakshya (Zone-I) Water Supply scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>3475/TD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Natshal Lakshya (Zone-I) Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000052/2025-2026</t>
+  </si>
+  <si>
+    <t>442/HSD,</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>ANIRBAN BHOWMIK</t>
+  </si>
+  <si>
+    <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Natshal Lakshya (Zone-I) Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000051/2025-2026</t>
+  </si>
+  <si>
+    <t>441/HSD,</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +837,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -956,54 +998,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>5.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1059,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1234,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>25.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.21</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1253,54 +1295,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>58.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>35.05</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1373,54 +1415,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>13.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1434,54 +1476,54 @@
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>13.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>83.42</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1495,54 +1537,54 @@
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>10.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.61</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.74</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1598,54 @@
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>21.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>19.89</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.98</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1739,54 +1781,54 @@
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>92.32</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>64.02</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>69.34</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1800,101 +1842,284 @@
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P17" s="4">
         <v>18.16</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B18" s="7"/>
-[...15 lines deleted...]
-      <c r="P18" s="8">
+      <c r="I18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.93</v>
+      </c>
+      <c r="Q18" s="4">
         <v>0</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="R18" s="4">
         <v>0</v>
       </c>
-      <c r="R18" s="8"/>
-      <c r="S18" s="8"/>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1033</v>
+      </c>
+      <c r="P21" s="8">
+        <v>163.37</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>15.82</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>