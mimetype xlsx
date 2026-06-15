--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -405,50 +405,95 @@
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Natshal Lakshya (Zone-I) Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- B)</t>
   </si>
   <si>
     <t>ORD/000052/2025-2026</t>
   </si>
   <si>
     <t>442/HSD,</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>ANIRBAN BHOWMIK</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Natshal Lakshya (Zone-I) Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
   </si>
   <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>441/HSD,</t>
+  </si>
+  <si>
+    <t>Construction of 2 nos (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement including Plinth Protection at 4th Tube Well site &amp; 5th Tube well site, Laying of Rising main with interconnection, and Supplying of D.I. Specials for Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>1924/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2025-2026</t>
+  </si>
+  <si>
+    <t>875/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall in 3rd tubewell site of Natshal Lakshya (Zone-I) W/S scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2023-2024</t>
+  </si>
+  <si>
+    <t>804/TD</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,51 +882,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2039,87 +2084,270 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P20" s="4">
         <v>0.97</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P21" s="4">
+        <v>22.25</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>50</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P22" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>40</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P23" s="4">
+        <v>5.92</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>60</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>1065.95</v>
+      </c>
+      <c r="P24" s="8">
+        <v>163.37</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>15.33</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>