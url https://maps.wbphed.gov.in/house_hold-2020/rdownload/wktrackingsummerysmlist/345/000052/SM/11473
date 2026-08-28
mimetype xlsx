--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -143,357 +143,357 @@
   <si>
     <t>1877/TD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2022-2023</t>
   </si>
   <si>
     <t>1013/TD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Natshal Lakshya Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (3772 Nos) work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000903/2022-2023</t>
+  </si>
+  <si>
+    <t>3459/TD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve,construction of sluice valve chamber ,Canal crossing &amp; pilling work of ground water based Natshal Lakshya (Zone-I) Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(for Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000338/2023-2024</t>
+  </si>
+  <si>
+    <t>803/TD</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>BARH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 2nd Tubewell Site of Natshal Lakshya Zone - I W/S Scheme within Mahishadal Block under Haldia Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at 5th Tubewell Site of Jalpai W/S Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at 4th Tubewell Site of Jalpai W/S Scheme within Nandakumar Dev. Block under Tamluk Sub-Division of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>1905/TD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEER</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Natshal Lakshya Zone-I Phase-I PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001473/2022-2023</t>
+  </si>
+  <si>
+    <t>211/W/MMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>S.B.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall in 3rd tubewell site of Natshal Lakshya (Zone-I) W/S scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2023-2024</t>
+  </si>
+  <si>
+    <t>804/TD</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>TAPAN BERA</t>
+  </si>
+  <si>
+    <t>Supply and delivery of CIDF sluice valve,construction of sluice valve chamber ,Canal crossing &amp; Rising main &amp; pilling work of ground water based Natshal Lakshya (Zone-I) Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(for Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000340/2023-2024</t>
+  </si>
+  <si>
+    <t>805/TD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall in OHR site of Natshal Lakshya (Zone-I) Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-155mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000610/2023-2024</t>
+  </si>
+  <si>
+    <t>2254/TD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>PRAMANIK AND ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (300mm X200mm X 280 Mtrs. Depth) by utilising Departmental Machineries for Natshal Lakshya W/S Scheme (Z-I, T/W-I) , Mahisadal Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000214/2023-2024</t>
+  </si>
+  <si>
+    <t>1391/CDD</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>DEV AND COMPANY</t>
+  </si>
+  <si>
     <t>Electric quotation for Natshallakhya PWSS Tube Well- III, Zone-I in connection Mukundapur CCC (2004197468)</t>
   </si>
   <si>
     <t>BILL/00160/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-128</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply and delivery of CIDF sluice valve,construction of sluice valve chamber ,Canal crossing &amp; pilling work of ground water based Natshal Lakshya (Zone-I) Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(for Part-B)</t>
-[...32 lines deleted...]
-    <t>AQUATECH ENGINEER</t>
+    <t>Construction of 2 nos (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement including Plinth Protection at 4th Tube Well site &amp; 5th Tube well site, Laying of Rising main with interconnection, and Supplying of D.I. Specials for Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>1924/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
   </si>
   <si>
     <t>Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 4th &amp; 5th Tube well of Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Development Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>2321/TD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>MANNA COMPUTER</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Natshal Lakshya Zone-I Phase-I PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Replacement of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Natshal Lakshya Zone-I Tube Well-I PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur Districtunder JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002727/2023-2024</t>
   </si>
   <si>
     <t>1072/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>ECO ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...35 lines deleted...]
-    <t>SANKHA ENTERPRISE</t>
+    <t>G.I pipe column with M.S. Structure for laying of Rising main pipe line at Natshal Lakshya (Zone-I) Water Supply Scheme under Haldia Sub- Division of Tamluk Division, PHE Dte. (Total Length= (33+13+18+13+10+67)=154 mtr,</t>
+  </si>
+  <si>
+    <t>ORD/000455/2024-2025</t>
+  </si>
+  <si>
+    <t>3703/TD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall in 1st tube well site of Natshal Lakshya (Zone-I) Water Supply scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>3475/TD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>BHOWMIK &amp; SONS</t>
   </si>
   <si>
     <t>Construction of (5.40 Mtr. X 3.60 Mtr.) Chlorine Room including Plinth Protection at Natshal Lakshya Store within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>204/TD</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
-    <t>BHOWMIK &amp; SONS</t>
-[...47 lines deleted...]
-    <t>04/06/2025</t>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2025-2026</t>
+  </si>
+  <si>
+    <t>875/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Natshal Lakshya (Zone-I) Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- B)</t>
   </si>
   <si>
     <t>ORD/000052/2025-2026</t>
   </si>
   <si>
     <t>442/HSD,</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>ANIRBAN BHOWMIK</t>
   </si>
   <si>
     <t>Restoration of cement concrete pavements of dismantling road for laying of distribution pipeline for Augmentation of Natshal Lakshya (Zone-I) Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division PHE Dte. (Part- A)</t>
   </si>
   <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>441/HSD,</t>
-  </si>
-[...43 lines deleted...]
-    <t>13/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1183,92 +1183,96 @@
         <v>106.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>0.59</v>
+        <v>609.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1362,948 +1366,944 @@
         <v>58.34</v>
       </c>
       <c r="Q8" s="4">
         <v>20.45</v>
       </c>
       <c r="R8" s="4">
         <v>35.05</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>39.77</v>
+        <v>13.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>13.65</v>
+        <v>5.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.41</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>98.23</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>13.18</v>
+        <v>92.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>11</v>
+        <v>64.02</v>
       </c>
       <c r="R11" s="4">
-        <v>83.42</v>
+        <v>69.34</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.85</v>
+        <v>13.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.61</v>
+        <v>11</v>
       </c>
       <c r="R12" s="4">
-        <v>97.74</v>
+        <v>83.42</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>21.16</v>
       </c>
       <c r="Q13" s="4">
         <v>19.89</v>
       </c>
       <c r="R13" s="4">
         <v>93.98</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>609.47</v>
+        <v>0.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="P15" s="4">
-        <v>6.18</v>
+        <v>22.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>92.32</v>
+        <v>39.77</v>
       </c>
       <c r="Q16" s="4">
-        <v>64.02</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>69.34</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>18.16</v>
+        <v>10.85</v>
       </c>
       <c r="Q17" s="4">
-        <v>2.96</v>
+        <v>10.61</v>
       </c>
       <c r="R17" s="4">
-        <v>16.28</v>
+        <v>97.74</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="P18" s="4">
-        <v>5.93</v>
+        <v>18.16</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.97</v>
+        <v>5.93</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.97</v>
+        <v>6.18</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="P21" s="4">
-        <v>22.25</v>
+        <v>4.78</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P22" s="4">
-        <v>4.78</v>
+        <v>0.97</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>52</v>
+        <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
-        <v>5.92</v>
+        <v>0.97</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1065.95</v>