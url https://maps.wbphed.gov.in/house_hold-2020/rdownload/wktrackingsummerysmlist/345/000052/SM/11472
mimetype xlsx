--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -239,51 +239,51 @@
   <si>
     <t>BILL/01077/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-191</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Augmentation of ground water based Natshal Lakshya Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (3772 Nos) work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000903/2022-2023</t>
   </si>
   <si>
     <t>3459/TD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>