--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -836,54 +836,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>5.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -895,54 +895,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>416.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>307.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.97</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -954,54 +954,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>205.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>124.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.66</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1190,54 +1190,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>83.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.25</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>23.01</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1308,88 +1308,88 @@
       <c r="I11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>609.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>117.91</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>19.35</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1418.15</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>575.73</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>40.6</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>