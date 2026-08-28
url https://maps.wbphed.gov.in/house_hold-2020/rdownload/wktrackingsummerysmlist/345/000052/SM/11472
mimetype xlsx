--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,204 +89,204 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Natshal Lakshya Zone-I Phase-II PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/11472</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Natshal Lakshya Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part -C)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000336/2022-2023</t>
+  </si>
+  <si>
+    <t>1278/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Natshal Lakshya Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part -B)</t>
+  </si>
+  <si>
+    <t>ORD/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>1288/TD</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>12/11/2022</t>
+  </si>
+  <si>
+    <t>BARH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Natshal Lakshya Water Supply Scheme (Zone- I) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000015/2022-2023</t>
   </si>
   <si>
     <t>49/TD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Natshal Lakshya Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part -C)</t>
-[...32 lines deleted...]
-    <t>BARH CONSTRUCTION</t>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-II Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 1st Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2022-2023</t>
+  </si>
+  <si>
+    <t>1249/TD</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000045/2022-2023</t>
+  </si>
+  <si>
+    <t>1014/TD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000071/2022-2023</t>
+  </si>
+  <si>
+    <t>1255/TD</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Natshal Lakshya Zone-I Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (3772 Nos) work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000903/2022-2023</t>
+  </si>
+  <si>
+    <t>3459/TD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Natshal Lakshya Zone-I Phase-II PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001935/2022-2023</t>
   </si>
   <si>
     <t>854/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...37 lines deleted...]
-  <si>
     <t>Quotation for new application at Natshallakhya Zone I PH IV in the district of Purba Medinipur under MMD PHE Dte. ( App No. 20046922155, Ref ID 204281189)</t>
   </si>
   <si>
     <t>BILL/01077/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-191</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>SANKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,552 +813,554 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.76</v>
+        <v>416.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.75</v>
+        <v>307.87</v>
       </c>
       <c r="R3" s="4">
-        <v>99.75</v>
+        <v>73.97</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>416.22</v>
+        <v>205.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>307.87</v>
+        <v>124.95</v>
       </c>
       <c r="R4" s="4">
-        <v>73.97</v>
+        <v>60.66</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>205.99</v>
+        <v>5.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>124.95</v>
+        <v>5.75</v>
       </c>
       <c r="R5" s="4">
-        <v>60.66</v>
+        <v>99.75</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>27.33</v>
+        <v>83.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.01</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>15.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>50.47</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>83.68</v>
+        <v>609.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.25</v>
+        <v>117.91</v>
       </c>
       <c r="R9" s="4">
-        <v>23.01</v>
+        <v>19.35</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>4.12</v>
+        <v>27.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>609.47</v>
+        <v>4.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>117.91</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>19.35</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1418.15</v>