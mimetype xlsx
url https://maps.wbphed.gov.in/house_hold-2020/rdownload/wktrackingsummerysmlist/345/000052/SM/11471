--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,68 @@
     <t>766/HSD,</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
     <t>Canal crossing , laying Rising main, Construction of boundary wall of Head work site &amp; 2nd TW site &amp; Drum Sheet walling of Natshal Lakshya (Zone-II) Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000590/2023-2024</t>
   </si>
   <si>
     <t>2207/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Supply and delivery of 3 nos office Table/Executive Desk (Godrej - 120cm X 60cm X 72.80cm, RH) 2 nos Chairs (without arms rest) and 2 nos stainless steel rack (72inch X 36inch X 15 inch) with 5nos selves) (all articles are should be of Godrej interio Brand) under office of the Assistant Engineer, Haldia Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001012/2023-2024</t>
+  </si>
+  <si>
+    <t>688/HSD,</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>MALLIK TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1354,87 +1372,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P11" s="4">
         <v>91.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1134.21</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>