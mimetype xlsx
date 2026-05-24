--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -874,54 +874,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.97</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +935,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>5.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,54 +996,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>5.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.13</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1114,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>986.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>183.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>18.62</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1175,54 +1175,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>13.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1236,54 +1236,54 @@
       <c r="I9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>21.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.32</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1297,54 +1297,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>0.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1358,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P11" s="4">
         <v>91.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>67.66</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.77</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1453,54 +1453,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1134.21</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>299.15</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>