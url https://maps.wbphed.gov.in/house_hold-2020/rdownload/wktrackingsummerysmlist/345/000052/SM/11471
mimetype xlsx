--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -128,201 +128,201 @@
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>PRASANTA MONDAL</t>
   </si>
   <si>
     <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room with water supply &amp; sanitary arrangement including Plinth Protection at 3rt Tube Well site of Natshal Lakshya Zone-II Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000493/2022-2023</t>
   </si>
   <si>
     <t>1879/TD</t>
   </si>
   <si>
     <t>21/01/2023</t>
   </si>
   <si>
     <t>DIPANKAR MALAKAR</t>
   </si>
   <si>
+    <t>Augmentation of ground water based Natshal Lakshya Zone-II Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000747/2022-2023</t>
+  </si>
+  <si>
+    <t>2594/TD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>29/07/2023</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
     <t>Construction of boundary wall in 3rd tubewell site of Natshal Lakshya Zone II under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(Length of Boundary wall-50mtr)</t>
   </si>
   <si>
     <t>ORD/000396/2023-2024</t>
   </si>
   <si>
     <t>1080/TD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>08/07/2023</t>
   </si>
   <si>
     <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Natshal Lakshya Zone-II Phase-I PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001755/2022-2023</t>
+  </si>
+  <si>
+    <t>634/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>JOYSHREE CONCERN</t>
+  </si>
+  <si>
+    <t>Canal crossing , laying Rising main, Construction of boundary wall of Head work site &amp; 2nd TW site &amp; Drum Sheet walling of Natshal Lakshya (Zone-II) Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000590/2023-2024</t>
+  </si>
+  <si>
+    <t>2207/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 280 Mtrs. Depth) by utilising Departmental Machineries for Natshal Lakshya W/S Scheme (Z-II, T/W-II), Mahisadal Block under Purba Midnapur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>876/CDD</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electric Quotation for NATSHALLAKHYA Water Supply Scheme Z-II, T/W-III (Ref. ID-204048971)</t>
   </si>
   <si>
     <t>BILL/01635/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-140</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Natshal Lakshya Zone-II Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
-[...62 lines deleted...]
-    <t>MENAKA ENTERPRISE</t>
+    <t>Supply and delivery of 3 nos office Table/Executive Desk (Godrej - 120cm X 60cm X 72.80cm, RH) 2 nos Chairs (without arms rest) and 2 nos stainless steel rack (72inch X 36inch X 15 inch) with 5nos selves) (all articles are should be of Godrej interio Brand) under office of the Assistant Engineer, Haldia Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001012/2023-2024</t>
+  </si>
+  <si>
+    <t>688/HSD,</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>MALLIK TRADERS</t>
   </si>
   <si>
     <t>Installation of 4 Nos. Display Board at different PWSS works sites under Haldia Sub-Division of Tamluk Division, PHE Dte.(for Tabakhali PWSS, Dakshinchak Zone-1 PWSS, Dakshinchak Zone-II PWSS, Natshal lakshya Zone-II PWSS) (Phase-V)</t>
   </si>
   <si>
     <t>ORD/001170/2023-2024</t>
   </si>
   <si>
     <t>766/HSD,</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
-  </si>
-[...31 lines deleted...]
-    <t>MALLIK TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,239 +993,243 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>5.91</v>
+        <v>986.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.27</v>
+        <v>183.73</v>
       </c>
       <c r="R5" s="4">
-        <v>89.13</v>
+        <v>18.62</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.26</v>
+        <v>5.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.13</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>986.55</v>
+        <v>13.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>183.73</v>
+        <v>13.46</v>
       </c>
       <c r="R7" s="4">
-        <v>18.62</v>
+        <v>99.24</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>13.56</v>
+        <v>91.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.46</v>
+        <v>67.66</v>
       </c>
       <c r="R8" s="4">
-        <v>99.24</v>
+        <v>73.77</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1258,157 +1262,153 @@
         <v>21.16</v>
       </c>
       <c r="Q9" s="4">
         <v>19.11</v>
       </c>
       <c r="R9" s="4">
         <v>90.32</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.83</v>
+        <v>4.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.62</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>91.71</v>
+        <v>0.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>67.66</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>73.77</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1416,57 +1416,57 @@
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>0.99</v>
+        <v>0.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>