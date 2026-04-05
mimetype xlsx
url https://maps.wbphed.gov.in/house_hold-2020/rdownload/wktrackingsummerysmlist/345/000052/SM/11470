--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,71 +180,50 @@
     <t>1375/TD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>Augmentation of ground water based Natshal Lakshya Zone-II Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000747/2022-2023</t>
   </si>
   <si>
     <t>2594/TD</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>29/07/2023</t>
   </si>
   <si>
     <t>RAJ KUMAR SINGHA</t>
-  </si>
-[...19 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-II Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 1st Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000334/2022-2023</t>
   </si>
   <si>
     <t>1249/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>22/10/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -651,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1070,201 +1049,140 @@
         <v>986.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.9</v>
+        <v>83.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1294.85</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>