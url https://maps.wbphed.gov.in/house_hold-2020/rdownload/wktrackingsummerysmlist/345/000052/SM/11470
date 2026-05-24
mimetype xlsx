--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -852,54 +852,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>5.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.36</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1027,54 +1027,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>986.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>507.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.49</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1088,88 +1088,88 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>83.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>19.47</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>23.27</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1294.85</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>532.78</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>41.15</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>