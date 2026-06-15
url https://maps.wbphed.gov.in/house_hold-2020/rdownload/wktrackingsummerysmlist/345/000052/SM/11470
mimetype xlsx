--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,80 @@
     <t>30/01/2023</t>
   </si>
   <si>
     <t>29/07/2023</t>
   </si>
   <si>
     <t>RAJ KUMAR SINGHA</t>
   </si>
   <si>
     <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-II Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 1st Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000334/2022-2023</t>
   </si>
   <si>
     <t>1249/TD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>22/10/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.,Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2022-2023</t>
+  </si>
+  <si>
+    <t>101/HESD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Fuel charges for hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission program. For the month of JUNE"2023 Vehicle no-WB31-9339 W/O NO-101/HESD DT-27/02/2023 SM/11470</t>
+  </si>
+  <si>
+    <t>BILL/06213/2025-2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,87 +1132,203 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>83.68</v>
       </c>
       <c r="Q8" s="4">
         <v>19.47</v>
       </c>
       <c r="R8" s="4">
         <v>23.27</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>53</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1295.9</v>
+      </c>
+      <c r="P11" s="8">
+        <v>532.78</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>41.11</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>