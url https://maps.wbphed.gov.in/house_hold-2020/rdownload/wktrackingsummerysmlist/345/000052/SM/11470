--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,192 +77,192 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Natshal Lakshya Zone-II Phase-II PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>SM/11470</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Natshal Lakshya Water Supply Scheme (Zone- II) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000016/2022-2023</t>
+  </si>
+  <si>
+    <t>50/TD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-II Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 1st Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000334/2022-2023</t>
+  </si>
+  <si>
+    <t>1249/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000093/2022-2023</t>
+  </si>
+  <si>
+    <t>1375/TD</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Natshal Lakshya Zone-II Phase-II PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Natshal Lakshya Zone-II Phase-II PWSS to Accommodate FHTC in Mahishadal Block under Haldia Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001472/2022-2023</t>
   </si>
   <si>
     <t>210/W/MMD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>M/S S.G. ENTERPRISE</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
-[...23 lines deleted...]
-    <t>Material Requisition To Resource Division</t>
+    <t>Augmentation of ground water based Natshal Lakshya Zone-II Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 1000 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000747/2022-2023</t>
+  </si>
+  <si>
+    <t>2594/TD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>29/07/2023</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.,Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Ujjal Kumar Dey, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2022-2023</t>
+  </si>
+  <si>
+    <t>101/HESD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>RTOR000235/2022-2023</t>
   </si>
   <si>
     <t>2617/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
-  </si>
-[...70 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Fuel charges for hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission program. For the month of JUNE"2023 Vehicle no-WB31-9339 W/O NO-101/HESD DT-27/02/2023 SM/11470</t>
   </si>
   <si>
     <t>BILL/06213/2025-2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,481 +798,481 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>27.26</v>
+        <v>5.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.44</v>
+        <v>83.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.36</v>
+        <v>19.47</v>
       </c>
       <c r="R4" s="4">
-        <v>98.36</v>
+        <v>23.27</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>139.61</v>
+        <v>52.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>52.31</v>
+        <v>27.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>986.55</v>
       </c>
       <c r="Q7" s="4">
         <v>507.95</v>
       </c>
       <c r="R7" s="4">
         <v>51.49</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>83.68</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.47</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>23.27</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>0.9</v>
+        <v>139.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>0.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>